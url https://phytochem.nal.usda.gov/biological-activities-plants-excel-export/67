--- v0 (2025-12-30)
+++ v1 (2026-08-06)
@@ -2024,51 +2024,51 @@
   <si>
     <t>Horehound; White Horehound</t>
   </si>
   <si>
     <t>Matricaria recutita</t>
   </si>
   <si>
     <t>Annual Camomile; German Camomile; Wild Camomile</t>
   </si>
   <si>
     <t>Medicago sativa</t>
   </si>
   <si>
     <t>Alfalfa; Lucerne</t>
   </si>
   <si>
     <t>4, 448.799999237061</t>
   </si>
   <si>
     <t>Melaleuca alternifolia</t>
   </si>
   <si>
     <t>Teatree</t>
   </si>
   <si>
-    <t>1, 306, 327.002</t>
+    <t>1, 306, 327.0020000003</t>
   </si>
   <si>
     <t>Melaleuca cajuputi</t>
   </si>
   <si>
     <t>Vietnamese Cajuput Oil</t>
   </si>
   <si>
     <t>3, 910</t>
   </si>
   <si>
     <t>Melaleuca leucadendra</t>
   </si>
   <si>
     <t>Cajeput</t>
   </si>
   <si>
     <t>Melaleuca linariifolia</t>
   </si>
   <si>
     <t>Paperbark Tea_tree</t>
   </si>
   <si>
     <t>7, 400</t>
   </si>