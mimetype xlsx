--- v0 (2026-02-02)
+++ v1 (2026-09-14)
@@ -842,57 +842,57 @@
   <si>
     <t>NORNUCIFERINE</t>
   </si>
   <si>
     <t>NUCIFERINE</t>
   </si>
   <si>
     <t>NUPHARINE</t>
   </si>
   <si>
     <t>OLEUROPEIN</t>
   </si>
   <si>
     <t>ONITIN</t>
   </si>
   <si>
     <t>P-COUMARIC-ACID</t>
   </si>
   <si>
     <t>PAEONIFLORIN</t>
   </si>
   <si>
     <t>PAPAVERINE</t>
   </si>
   <si>
+    <t>ED50=4.55 uM</t>
+  </si>
+  <si>
     <t>EC50=2.8-16 uM</t>
   </si>
   <si>
     <t>Ortiz de Urbina, J.J., Martin, M.L., Sevilla, M.A., Montero, M.J., Carron, R., and San Roman, L. Antispasmodic Activity on Rat Smooth Muscle of Polyphenol Compounds Caffeic and Protocathechic Acids. Phytotherapy Research 4(2): 73, 1990.</t>
-  </si>
-[...1 lines deleted...]
-    <t>ED50=4.55 uM</t>
   </si>
   <si>
     <t>PARTHENOLIDE</t>
   </si>
   <si>
     <t>PATULETIN</t>
   </si>
   <si>
     <t>PATULIN</t>
   </si>
   <si>
     <t>PETASIN</t>
   </si>
   <si>
     <t>14 x papaverine</t>
   </si>
   <si>
     <t>PEUCENIDINE</t>
   </si>
   <si>
     <t>PHLOROGLUCINOL</t>
   </si>
   <si>
     <t>480 mg/day/orl man</t>
   </si>
@@ -2965,59 +2965,59 @@
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" t="s">
         <v>273</v>
       </c>
       <c r="C202" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" t="s">
         <v>274</v>
       </c>
       <c r="C203" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" t="s">
         <v>275</v>
       </c>
       <c r="B204" t="s">
         <v>276</v>
       </c>
-      <c r="C204" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" t="s">
         <v>275</v>
       </c>
       <c r="B205" t="s">
+        <v>277</v>
+      </c>
+      <c r="C205" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" t="s">
         <v>280</v>
       </c>
       <c r="C207" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" t="s">
         <v>281</v>
       </c>
       <c r="C208" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="209" spans="1:3">
@@ -3083,51 +3083,51 @@
       <c r="C216" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" t="s">
         <v>295</v>
       </c>
       <c r="C218" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" t="s">
         <v>297</v>
       </c>
       <c r="B219" t="s">
         <v>298</v>
       </c>
       <c r="C219" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" t="s">
         <v>299</v>
       </c>
       <c r="C220" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" t="s">
         <v>302</v>
       </c>
       <c r="C222" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" t="s">