--- v0 (2026-09-27)
+++ v1 (2026-09-27)
@@ -357,61 +357,61 @@
   <si>
     <t>ARENARINE</t>
   </si>
   <si>
     <t>ARISTOLOCHIC-ACID</t>
   </si>
   <si>
     <t>AROMADENDRENE</t>
   </si>
   <si>
     <t>AROMADENDRIN</t>
   </si>
   <si>
     <t>AROMADENDRIN-7-GALACTOSIDE</t>
   </si>
   <si>
     <t>ARTEANNUIN-B</t>
   </si>
   <si>
     <t>MIC=100-150 ug/ml</t>
   </si>
   <si>
     <t>ASCORBIC-ACID</t>
   </si>
   <si>
-    <t>MIC=3.3-217 mg/ml</t>
-[...4 lines deleted...]
-  <si>
     <t>4-8 g/day</t>
   </si>
   <si>
     <t>Challem, J., Berkson, Burt, and Smith, Melissa Dianne. 2000.
 Syndrome X - The complete nutritional program to prevent and reservse insulin resistance. John Wiley &amp; Sons, New York. 272 pp. $24.95</t>
+  </si>
+  <si>
+    <t>MIC=3.3-217 mg/ml</t>
+  </si>
+  <si>
+    <t>Martindale's 28th</t>
   </si>
   <si>
     <t>ASPIDOSPERMINE</t>
   </si>
   <si>
     <t>Grenand, P., Moretti, C., and Jacquemin, H. 1987. Pharmacopees Traditionnelles en Guyane.  l'ORSTROM, Paris. 569 pp.</t>
   </si>
   <si>
     <t>ATHONIN</t>
   </si>
   <si>
     <t>ATRANORIN</t>
   </si>
   <si>
     <t>MIC=250 ug/ml</t>
   </si>
   <si>
     <t>AUCUBIGENIN</t>
   </si>
   <si>
     <t>AURAPTENAL</t>
   </si>
   <si>
     <t>25 ppm</t>
   </si>
@@ -4323,51 +4323,51 @@
     <row r="362" spans="1:3">
       <c r="A362" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" t="s">
         <v>462</v>
       </c>
       <c r="C366" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" t="s">
         <v>463</v>
       </c>
       <c r="C367" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" t="s">
         <v>464</v>
       </c>
       <c r="C368" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" t="s">
         <v>465</v>
       </c>
       <c r="C369" t="s">
         <v>466</v>
       </c>
@@ -4457,59 +4457,59 @@
     <row r="381" spans="1:3">
       <c r="A381" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" t="s">
         <v>483</v>
       </c>
       <c r="B385" t="s">
-        <v>140</v>
+        <v>484</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" t="s">
         <v>483</v>
       </c>
       <c r="B386" t="s">
-        <v>484</v>
+        <v>140</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" t="s">
         <v>485</v>
       </c>
       <c r="C387" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" t="s">
         <v>486</v>
       </c>
       <c r="C388" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" t="s">
         <v>487</v>
       </c>
       <c r="C389" t="s">
         <v>85</v>
       </c>