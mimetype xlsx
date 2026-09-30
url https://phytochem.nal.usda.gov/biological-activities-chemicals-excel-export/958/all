--- v1 (2026-09-27)
+++ v2 (2026-09-30)
@@ -829,57 +829,57 @@
   <si>
     <t>FORMALDEHYDE</t>
   </si>
   <si>
     <t>FORMIC-ACID</t>
   </si>
   <si>
     <t>FRAXETIN</t>
   </si>
   <si>
     <t>FRAXIN</t>
   </si>
   <si>
     <t>FURFURAL</t>
   </si>
   <si>
     <t>FUROCOUMARIN</t>
   </si>
   <si>
     <t>GALLIC-ACID</t>
   </si>
   <si>
     <t>GERANIOL</t>
   </si>
   <si>
+    <t>MIC=64 ug/ml</t>
+  </si>
+  <si>
+    <t>400-800 ug/ml</t>
+  </si>
+  <si>
     <t>7 x phenol</t>
-  </si>
-[...4 lines deleted...]
-    <t>400-800 ug/ml</t>
   </si>
   <si>
     <t>GINGEROL</t>
   </si>
   <si>
     <t>GINKGOIC-ACID</t>
   </si>
   <si>
     <t>GINKGOLIC-ACID</t>
   </si>
   <si>
     <t>GLABRANIN</t>
   </si>
   <si>
     <t>GLABRENE</t>
   </si>
   <si>
     <t>GLABRIDIN</t>
   </si>
   <si>
     <t>GLABROL</t>
   </si>
   <si>
     <t>GLEPIDOTIN</t>
   </si>
@@ -3279,69 +3279,69 @@
       </c>
       <c r="C203" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" t="s">
         <v>269</v>
       </c>
       <c r="C205" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" t="s">
         <v>270</v>
       </c>
       <c r="B206" t="s">
         <v>271</v>
       </c>
-      <c r="C206" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" t="s">
         <v>270</v>
       </c>
       <c r="B207" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" t="s">
         <v>270</v>
       </c>
       <c r="B208" t="s">
         <v>273</v>
       </c>
+      <c r="C208" t="s">
+        <v>174</v>
+      </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" t="s">
         <v>274</v>
       </c>
       <c r="C209" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" t="s">
         <v>275</v>
       </c>
       <c r="C210" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" t="s">
         <v>277</v>
@@ -3434,51 +3434,51 @@
       <c r="A226" t="s">
         <v>291</v>
       </c>
       <c r="C226" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
         <v>293</v>
       </c>
       <c r="C227" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
         <v>295</v>
       </c>
       <c r="B229" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" t="s">
         <v>298</v>
       </c>
       <c r="C232" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" t="s">
         <v>300</v>
       </c>
     </row>