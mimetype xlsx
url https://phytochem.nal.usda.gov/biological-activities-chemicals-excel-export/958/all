--- v2 (2026-09-30)
+++ v3 (2026-10-01)
@@ -357,63 +357,63 @@
   <si>
     <t>ARENARINE</t>
   </si>
   <si>
     <t>ARISTOLOCHIC-ACID</t>
   </si>
   <si>
     <t>AROMADENDRENE</t>
   </si>
   <si>
     <t>AROMADENDRIN</t>
   </si>
   <si>
     <t>AROMADENDRIN-7-GALACTOSIDE</t>
   </si>
   <si>
     <t>ARTEANNUIN-B</t>
   </si>
   <si>
     <t>MIC=100-150 ug/ml</t>
   </si>
   <si>
     <t>ASCORBIC-ACID</t>
   </si>
   <si>
+    <t>MIC=3.3-217 mg/ml</t>
+  </si>
+  <si>
+    <t>Martindale's 28th</t>
+  </si>
+  <si>
     <t>4-8 g/day</t>
   </si>
   <si>
     <t>Challem, J., Berkson, Burt, and Smith, Melissa Dianne. 2000.
 Syndrome X - The complete nutritional program to prevent and reservse insulin resistance. John Wiley &amp; Sons, New York. 272 pp. $24.95</t>
   </si>
   <si>
-    <t>MIC=3.3-217 mg/ml</t>
-[...4 lines deleted...]
-  <si>
     <t>ASPIDOSPERMINE</t>
   </si>
   <si>
     <t>Grenand, P., Moretti, C., and Jacquemin, H. 1987. Pharmacopees Traditionnelles en Guyane.  l'ORSTROM, Paris. 569 pp.</t>
   </si>
   <si>
     <t>ATHONIN</t>
   </si>
   <si>
     <t>ATRANORIN</t>
   </si>
   <si>
     <t>MIC=250 ug/ml</t>
   </si>
   <si>
     <t>AUCUBIGENIN</t>
   </si>
   <si>
     <t>AURAPTENAL</t>
   </si>
   <si>
     <t>25 ppm</t>
   </si>
   <si>
     <t>AVENACINE-A</t>
@@ -784,102 +784,102 @@
   <si>
     <t>25-50 ug/ml</t>
   </si>
   <si>
     <t>ESCULETIN</t>
   </si>
   <si>
     <t>ETHANOL</t>
   </si>
   <si>
     <t>ETHYL-GALLATE</t>
   </si>
   <si>
     <t>ETHYL-VANILLATE</t>
   </si>
   <si>
     <t>EUCALYPTOL</t>
   </si>
   <si>
     <t>Nigg, H.N. and Seigler, D.S., eds. 1992. Phytochemical Resources for Medicine and Agriculture. Plenum Press, New York. 445 pp.</t>
   </si>
   <si>
     <t>EUGENOL</t>
   </si>
   <si>
+    <t>400 ug/ml</t>
+  </si>
+  <si>
     <t>3 ml/man/day</t>
   </si>
   <si>
-    <t>400 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>FALCARINDIOL</t>
   </si>
   <si>
     <t>FALCARINOL</t>
   </si>
   <si>
     <t>FANGCHINOLINE</t>
   </si>
   <si>
     <t>FICUSEPTINE</t>
   </si>
   <si>
     <t>FILICIC-ACID</t>
   </si>
   <si>
     <t>FORMALDEHYDE</t>
   </si>
   <si>
     <t>FORMIC-ACID</t>
   </si>
   <si>
     <t>FRAXETIN</t>
   </si>
   <si>
     <t>FRAXIN</t>
   </si>
   <si>
     <t>FURFURAL</t>
   </si>
   <si>
     <t>FUROCOUMARIN</t>
   </si>
   <si>
     <t>GALLIC-ACID</t>
   </si>
   <si>
     <t>GERANIOL</t>
   </si>
   <si>
+    <t>7 x phenol</t>
+  </si>
+  <si>
     <t>MIC=64 ug/ml</t>
   </si>
   <si>
     <t>400-800 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>7 x phenol</t>
   </si>
   <si>
     <t>GINGEROL</t>
   </si>
   <si>
     <t>GINKGOIC-ACID</t>
   </si>
   <si>
     <t>GINKGOLIC-ACID</t>
   </si>
   <si>
     <t>GLABRANIN</t>
   </si>
   <si>
     <t>GLABRENE</t>
   </si>
   <si>
     <t>GLABRIDIN</t>
   </si>
   <si>
     <t>GLABROL</t>
   </si>
   <si>
     <t>GLEPIDOTIN</t>
   </si>
@@ -3279,69 +3279,69 @@
       </c>
       <c r="C203" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" t="s">
         <v>269</v>
       </c>
       <c r="C205" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" t="s">
         <v>270</v>
       </c>
       <c r="B206" t="s">
         <v>271</v>
       </c>
+      <c r="C206" t="s">
+        <v>174</v>
+      </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" t="s">
         <v>270</v>
       </c>
       <c r="B207" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" t="s">
         <v>270</v>
       </c>
       <c r="B208" t="s">
         <v>273</v>
       </c>
-      <c r="C208" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" t="s">
         <v>274</v>
       </c>
       <c r="C209" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" t="s">
         <v>275</v>
       </c>
       <c r="C210" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" t="s">
         <v>277</v>
@@ -3434,51 +3434,51 @@
       <c r="A226" t="s">
         <v>291</v>
       </c>
       <c r="C226" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
         <v>293</v>
       </c>
       <c r="C227" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
         <v>295</v>
       </c>
       <c r="B229" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" t="s">
         <v>298</v>
       </c>
       <c r="C232" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" t="s">
         <v>300</v>
       </c>
     </row>
@@ -4323,51 +4323,51 @@
     <row r="362" spans="1:3">
       <c r="A362" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" t="s">
         <v>462</v>
       </c>
       <c r="C366" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" t="s">
         <v>463</v>
       </c>
       <c r="C367" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" t="s">
         <v>464</v>
       </c>
       <c r="C368" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" t="s">
         <v>465</v>
       </c>
       <c r="C369" t="s">
         <v>466</v>
       </c>