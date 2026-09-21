--- v2 (2026-08-30)
+++ v3 (2026-09-21)
@@ -169,54 +169,54 @@
   <si>
     <t>BETA-CAROTENE</t>
   </si>
   <si>
     <t>Pizzorno, J.E. and Murray, M.T. 1985. A Textbook of Natural Medicine. John Bastyr College Publications, Seattle, Washington (Looseleaf).</t>
   </si>
   <si>
     <t>BIFLAVONES</t>
   </si>
   <si>
     <t>BILOBALIDE</t>
   </si>
   <si>
     <t>0.15 ug/ml</t>
   </si>
   <si>
     <t>BOLDINE</t>
   </si>
   <si>
     <t>BUPLUERAN-2IIC</t>
   </si>
   <si>
     <t>CAFFEIC-ACID</t>
   </si>
   <si>
+    <t>IC50=32-35 uM</t>
+  </si>
+  <si>
     <t>1/3 quercetin</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=32-35 uM</t>
   </si>
   <si>
     <t>CARNOSOL</t>
   </si>
   <si>
     <t>Joyeux, M., Rolland, A., Fleurentin, J., Mortier, F., and Dorfman, P. 1989. Tert-Butyl Hydroperoxide-Induced Injury in Isolated Rat Hepatocytes: A Model for Studying Anti-Hepatotoxic Crude Drugs. Planta Medica 56(2): 171-173, 1990.</t>
   </si>
   <si>
     <t>CARNOSOLIC-ACID</t>
   </si>
   <si>
     <t>CARVACROL</t>
   </si>
   <si>
     <t>600 x thymol</t>
   </si>
   <si>
     <t>Jimenez, J., Navarro, M.C., Montilla, M.P., Martin, A. and Martinez, A. 1993. Thymus zygis Oil: Its Effects on CCl4-Induced Hepatotoxicity and Free Radical Scavenger Activity. JEO5: 153-8.</t>
   </si>
   <si>
     <t>CATECHIN</t>
   </si>
   <si>
     <t>IC50=8 uM</t>
   </si>
@@ -1127,78 +1127,78 @@
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>50</v>
       </c>
       <c r="B33" t="s">
-        <v>12</v>
+        <v>51</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>50</v>
       </c>
       <c r="B34" t="s">
-        <v>51</v>
+        <v>19</v>
+      </c>
+      <c r="C34" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>52</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>53</v>
       </c>
       <c r="C37" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="C38" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39" t="s">
         <v>57</v>
       </c>
@@ -1731,51 +1731,51 @@
       <c r="C119" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
         <v>160</v>
       </c>
       <c r="B120" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
         <v>161</v>
       </c>
       <c r="B121" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
         <v>163</v>
       </c>
       <c r="B122" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
         <v>163</v>
       </c>
       <c r="B123" t="s">
         <v>135</v>
       </c>
       <c r="C123" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
         <v>164</v>
       </c>
       <c r="B124" t="s">
         <v>165</v>
       </c>
       <c r="C124" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="125" spans="1:3">