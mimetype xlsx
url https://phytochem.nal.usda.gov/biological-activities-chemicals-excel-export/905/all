--- v0 (2026-09-17)
+++ v1 (2026-09-18)
@@ -134,54 +134,54 @@
   <si>
     <t>APIOLE</t>
   </si>
   <si>
     <t>Williamson, E. M. and Evans, F. J., Potter's New Cyclopaedia of Botanical Drugs and Preparations, Revised Ed., Saffron Walden, the C. W. Daniel Co., Ltd., Essex UK, 362 pp, 1988, reprint 1989.</t>
   </si>
   <si>
     <t>APOVINCAMINE</t>
   </si>
   <si>
     <t>ARMILLARIEN-A</t>
   </si>
   <si>
     <t>ASARONE</t>
   </si>
   <si>
     <t>ASCORBIC-ACID</t>
   </si>
   <si>
     <t>Economic &amp; Medicinal Plant Research, 6: 189.</t>
   </si>
   <si>
     <t>ASPIRIN</t>
   </si>
   <si>
+    <t>450 mg/kg (orl rat)</t>
+  </si>
+  <si>
     <t>100 mg/kg (orl mus)</t>
-  </si>
-[...1 lines deleted...]
-    <t>450 mg/kg (orl rat)</t>
   </si>
   <si>
     <t>ASPIRIN (ACETYLSALICYLIC-ACID; NOT NATURAL)</t>
   </si>
   <si>
     <t>ATISINE</t>
   </si>
   <si>
     <t>AZULENE</t>
   </si>
   <si>
     <t>HerbalGram No. 20, page 40.</t>
   </si>
   <si>
     <t>BAICALEIN</t>
   </si>
   <si>
     <t>Huang, K. C. 1993. The Pharmacology of Chinese Herbs. CRC Press, Boca Raton, FL 388 pp.</t>
   </si>
   <si>
     <t>BAICALIN</t>
   </si>
   <si>
     <t>Foster, S. and Yue, C-G. 1992. Herbal Emissaries-Bringing Chinese Herbs to the West. Healing Arts Press, Rochester VT. 356 pp.</t>
   </si>
@@ -1061,62 +1061,62 @@
         <v>39</v>
       </c>
       <c r="B27" t="s">
         <v>40</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28" t="s">
         <v>41</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="C31" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="C32" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>46</v>
       </c>