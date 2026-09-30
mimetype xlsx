--- v1 (2026-09-18)
+++ v2 (2026-09-30)
@@ -134,54 +134,54 @@
   <si>
     <t>APIOLE</t>
   </si>
   <si>
     <t>Williamson, E. M. and Evans, F. J., Potter's New Cyclopaedia of Botanical Drugs and Preparations, Revised Ed., Saffron Walden, the C. W. Daniel Co., Ltd., Essex UK, 362 pp, 1988, reprint 1989.</t>
   </si>
   <si>
     <t>APOVINCAMINE</t>
   </si>
   <si>
     <t>ARMILLARIEN-A</t>
   </si>
   <si>
     <t>ASARONE</t>
   </si>
   <si>
     <t>ASCORBIC-ACID</t>
   </si>
   <si>
     <t>Economic &amp; Medicinal Plant Research, 6: 189.</t>
   </si>
   <si>
     <t>ASPIRIN</t>
   </si>
   <si>
+    <t>100 mg/kg (orl mus)</t>
+  </si>
+  <si>
     <t>450 mg/kg (orl rat)</t>
-  </si>
-[...1 lines deleted...]
-    <t>100 mg/kg (orl mus)</t>
   </si>
   <si>
     <t>ASPIRIN (ACETYLSALICYLIC-ACID; NOT NATURAL)</t>
   </si>
   <si>
     <t>ATISINE</t>
   </si>
   <si>
     <t>AZULENE</t>
   </si>
   <si>
     <t>HerbalGram No. 20, page 40.</t>
   </si>
   <si>
     <t>BAICALEIN</t>
   </si>
   <si>
     <t>Huang, K. C. 1993. The Pharmacology of Chinese Herbs. CRC Press, Boca Raton, FL 388 pp.</t>
   </si>
   <si>
     <t>BAICALIN</t>
   </si>
   <si>
     <t>Foster, S. and Yue, C-G. 1992. Herbal Emissaries-Bringing Chinese Herbs to the West. Healing Arts Press, Rochester VT. 356 pp.</t>
   </si>
@@ -883,59 +883,59 @@
       <c r="A3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>12</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:3">
@@ -1061,62 +1061,62 @@
         <v>39</v>
       </c>
       <c r="B27" t="s">
         <v>40</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28" t="s">
         <v>41</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="C31" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="C32" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>46</v>
       </c>