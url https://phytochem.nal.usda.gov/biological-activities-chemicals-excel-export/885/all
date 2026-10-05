--- v0 (2026-10-04)
+++ v1 (2026-10-05)
@@ -179,54 +179,54 @@
   <si>
     <t>424-1,050 ppm</t>
   </si>
   <si>
     <t>CURCUMIN</t>
   </si>
   <si>
     <t>8.8 uM</t>
   </si>
   <si>
     <t>CURCUMINOIDS</t>
   </si>
   <si>
     <t>Bisset, N.G., ed. 1994. Herbal Drugs and Phytopharmaceuticals. CRC Press. Boca Raton, FL. 566 pp.</t>
   </si>
   <si>
     <t>DIARYLHEPTANOID</t>
   </si>
   <si>
     <t>DIOSMIN</t>
   </si>
   <si>
     <t>EUGENOL</t>
   </si>
   <si>
+    <t>IC50=9.2 mM</t>
+  </si>
+  <si>
     <t>11 uM</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=9.2 mM</t>
   </si>
   <si>
     <t>EUGENYL-ACETATE</t>
   </si>
   <si>
     <t>ED50=3 uM</t>
   </si>
   <si>
     <t>FAGARAMIDE</t>
   </si>
   <si>
     <t>GAMMA-TOCOPHEROL</t>
   </si>
   <si>
     <t>GINGEROL</t>
   </si>
   <si>
     <t>0.5-20 uM</t>
   </si>
   <si>
     <t>GINKGOIC-ACID</t>
   </si>
   <si>
     <t>GINKGOLIC-ACID</t>
   </si>