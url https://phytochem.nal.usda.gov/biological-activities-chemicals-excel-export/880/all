--- v0 (2026-09-19)
+++ v1 (2026-09-22)
@@ -788,57 +788,57 @@
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="C22" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>32</v>
       </c>
-      <c r="B24" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>32</v>
+      </c>
+      <c r="B25" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">