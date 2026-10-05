--- v1 (2026-09-22)
+++ v2 (2026-10-05)
@@ -47,54 +47,54 @@
   <si>
     <t>AJOENE</t>
   </si>
   <si>
     <t>ALLICIN</t>
   </si>
   <si>
     <t>ALPHA-CAROTENE</t>
   </si>
   <si>
     <t>10 x beta-carotene</t>
   </si>
   <si>
     <t>Joseph, J., Nadeau, D. and Underwood, A. 2001. The Color Code. Hyperion, NY.</t>
   </si>
   <si>
     <t>ALPHA-TERPINEOL</t>
   </si>
   <si>
     <t>ANTHOCYANINS</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
+    <t>1-50 uM</t>
+  </si>
+  <si>
     <t>IC50=155 uM</t>
-  </si>
-[...1 lines deleted...]
-    <t>1-50 uM</t>
   </si>
   <si>
     <t>AR-TURMERONE</t>
   </si>
   <si>
     <t>ARCTIGENIN</t>
   </si>
   <si>
     <t>IC74=5 uM</t>
   </si>
   <si>
     <t>IC88=20 uM</t>
   </si>
   <si>
     <t>BETA-CAROTENE</t>
   </si>
   <si>
     <t>BETA-ELEMENE</t>
   </si>
   <si>
     <t>BIOCHANIN-A</t>
   </si>
   <si>
     <t>BOSWELLIC-ACID</t>
   </si>