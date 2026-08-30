--- v2 (2026-01-30)
+++ v3 (2026-08-30)
@@ -470,56 +470,56 @@
   <si>
     <t>IC50=&gt;50 ug/ml</t>
   </si>
   <si>
     <t>ALPHA-YOHIMBINE</t>
   </si>
   <si>
     <t>IC50=&gt;200 uM</t>
   </si>
   <si>
     <t>ALSTOMACROLINE</t>
   </si>
   <si>
     <t>IC50=1.1-10.2 uM</t>
   </si>
   <si>
     <t>ALSTOMACROPHYLLINE</t>
   </si>
   <si>
     <t>IC50=1.1 uM</t>
   </si>
   <si>
     <t>ALSTONERINE</t>
   </si>
   <si>
+    <t>IC50=9.7-46.3 uM</t>
+  </si>
+  <si>
     <t>IC50=46.3 uM</t>
   </si>
   <si>
-    <t>IC50=9.7-46.3 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>ALSTOPHYLLINE</t>
   </si>
   <si>
     <t>IC50=12.7-82.5 uM</t>
   </si>
   <si>
     <t>ALSTOUMERINE</t>
   </si>
   <si>
     <t>IC50=13.1 uM</t>
   </si>
   <si>
     <t>ANCISTROBERTSONINE-A</t>
   </si>
   <si>
     <t>IC50=15.9-&gt;23.7 uM</t>
   </si>
   <si>
     <t>ANCISTROBERTSONINE-B</t>
   </si>
   <si>
     <t>IC50=9-&gt;23.7 uM</t>
   </si>
   <si>
     <t>ANCISTROBERTSONINE-C</t>
@@ -668,54 +668,54 @@
   <si>
     <t>BONASPECTIN-G/H</t>
   </si>
   <si>
     <t>BONASPECTIN-H</t>
   </si>
   <si>
     <t>BRUCEAJAVIN-A</t>
   </si>
   <si>
     <t>IC50=1.1 ug/ml</t>
   </si>
   <si>
     <t>BRUCEAJAVIN-B</t>
   </si>
   <si>
     <t>BRUCEANTINOL</t>
   </si>
   <si>
     <t>IC50=0.003 ug/ml</t>
   </si>
   <si>
     <t>BRUCEINE-A</t>
   </si>
   <si>
+    <t>IC50=0.5 uM</t>
+  </si>
+  <si>
     <t>IC50=0.005-0.011 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=0.5 uM</t>
   </si>
   <si>
     <t>BRUCEINE-B</t>
   </si>
   <si>
     <t>BRUCEINE-C</t>
   </si>
   <si>
     <t>BRUCEINE-D</t>
   </si>
   <si>
     <t>CARYOPHYLLENE-16-ALPHA-OXIDE</t>
   </si>
   <si>
     <t>IC50=345 uM</t>
   </si>
   <si>
     <t>CEDRONIN</t>
   </si>
   <si>
     <t>IC50=0.23-0.25 ug/ml</t>
   </si>
   <si>
     <t>CELASTROL</t>
   </si>
@@ -2725,61 +2725,61 @@
       <c r="B75" t="s">
         <v>148</v>
       </c>
       <c r="C75" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>149</v>
       </c>
       <c r="B76" t="s">
         <v>150</v>
       </c>
       <c r="C76" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>151</v>
       </c>
       <c r="B77" t="s">
         <v>152</v>
       </c>
+      <c r="C77" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>151</v>
       </c>
       <c r="B78" t="s">
         <v>153</v>
       </c>
-      <c r="C78" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>154</v>
       </c>
       <c r="B79" t="s">
         <v>155</v>
       </c>
       <c r="C79" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>156</v>
       </c>
       <c r="B80" t="s">
         <v>157</v>
       </c>
       <c r="C80" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
@@ -3150,95 +3150,95 @@
         <v>217</v>
       </c>
       <c r="B116" t="s">
         <v>218</v>
       </c>
       <c r="C116" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
         <v>217</v>
       </c>
       <c r="B117" t="s">
         <v>219</v>
       </c>
       <c r="C117" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
         <v>220</v>
       </c>
       <c r="B118" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C118" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
         <v>220</v>
       </c>
       <c r="B119" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C119" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
         <v>221</v>
       </c>
       <c r="B120" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C120" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
         <v>221</v>
       </c>
       <c r="B121" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C121" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
         <v>222</v>
       </c>
       <c r="B122" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C122" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
         <v>223</v>
       </c>
       <c r="B123" t="s">
         <v>224</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
         <v>225</v>
       </c>
       <c r="B124" t="s">
         <v>226</v>
       </c>
       <c r="C124" t="s">
         <v>5</v>
@@ -3581,51 +3581,51 @@
         <v>285</v>
       </c>
       <c r="B156" t="s">
         <v>286</v>
       </c>
       <c r="C156" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" t="s">
         <v>287</v>
       </c>
       <c r="B157" t="s">
         <v>288</v>
       </c>
       <c r="C157" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" t="s">
         <v>289</v>
       </c>
       <c r="B158" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C158" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
         <v>290</v>
       </c>
       <c r="B159" t="s">
         <v>291</v>
       </c>
       <c r="C159" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
         <v>292</v>
       </c>
       <c r="B160" t="s">
         <v>293</v>
       </c>
       <c r="C160" t="s">
         <v>5</v>