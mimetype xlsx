--- v0 (2026-01-08)
+++ v1 (2026-09-18)
@@ -86,60 +86,60 @@
   <si>
     <t>ALATERNIN</t>
   </si>
   <si>
     <t>ALNUSIIN</t>
   </si>
   <si>
     <t>AMENTOFLAVONE</t>
   </si>
   <si>
     <t>AURAPTENE</t>
   </si>
   <si>
     <t>BETANIDIN</t>
   </si>
   <si>
     <t>BETANIN</t>
   </si>
   <si>
     <t>BIFLAVONES</t>
   </si>
   <si>
     <t>CAFFEIC-ACID</t>
   </si>
   <si>
+    <t>IC35=200 ug/ml</t>
+  </si>
+  <si>
     <t>IC85=100 ug/ml</t>
   </si>
   <si>
     <t>IC50=44 uM</t>
   </si>
   <si>
     <t>Planta Medica, 57: A54, 1991.</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC35=200 ug/ml</t>
   </si>
   <si>
     <t>CASUARININ</t>
   </si>
   <si>
     <t>CHEBULAGIC-ACID</t>
   </si>
   <si>
     <t>CHEBULINIC-ACID</t>
   </si>
   <si>
     <t>CHLOROGENIC-ACID</t>
   </si>
   <si>
     <t>IC50=36 uM</t>
   </si>
   <si>
     <t>CORILAGIN</t>
   </si>
   <si>
     <t>CURCUMIN</t>
   </si>
   <si>
     <t>DIALLYL-PENTASULFIDE</t>
   </si>
@@ -758,134 +758,134 @@
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18" t="s">
         <v>25</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="C20" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="C21" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="C22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23" t="s">
         <v>32</v>
       </c>
       <c r="C23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="C24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29" t="s">
         <v>39</v>
       </c>
       <c r="C29" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="C30" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="C31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
@@ -972,141 +972,141 @@
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>60</v>
       </c>
       <c r="B45" t="s">
         <v>61</v>
       </c>
       <c r="C45" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>62</v>
       </c>
       <c r="C46" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>64</v>
       </c>
       <c r="C48" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>66</v>
       </c>
       <c r="B49" t="s">
-        <v>67</v>
+        <v>61</v>
+      </c>
+      <c r="C49" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>66</v>
       </c>
       <c r="B50" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>67</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="C52" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>70</v>
       </c>
       <c r="B53" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
         <v>74</v>
       </c>
       <c r="B56" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_8"/>