--- v0 (2026-09-19)
+++ v1 (2026-09-21)
@@ -457,56 +457,56 @@
   <si>
     <t>Jeffery B. Harborne and H. Baxter, eds. 1983. Phytochemical Dictionary. A Handbook of Bioactive Compounds from Plants. Taylor &amp; Frost, London. 791 pp.</t>
   </si>
   <si>
     <t>ANDROGRAPHOLIDE</t>
   </si>
   <si>
     <t>ANDROGRAPHOSIDE</t>
   </si>
   <si>
     <t>ANETHOLE</t>
   </si>
   <si>
     <t>ANISOLE</t>
   </si>
   <si>
     <t>ANTHOCYANIDINS</t>
   </si>
   <si>
     <t>ANTHOCYANINS</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
+    <t>IC28.5=62.5 ug/ml</t>
+  </si>
+  <si>
     <t>1.5 x Vit. E</t>
   </si>
   <si>
-    <t>IC28.5=62.5 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>APOCYNIN</t>
   </si>
   <si>
     <t>APOMORPHINE</t>
   </si>
   <si>
     <t>IC50=35-37 ug/ml</t>
   </si>
   <si>
     <t>ARENARIOSIDE</t>
   </si>
   <si>
     <t>ED50=1.8 uM</t>
   </si>
   <si>
     <t>Seidel, V., Verholle, M., Malard, Y., Tillequin, F., Fruchart, J-C., Duriez, P., Bailleul, F., Teissier, E. 2000. Phenylpropanoids from Ballota nigra L. Inhibit in vitro LDL Peroxidation. Phytotherapy Research, 14(2): 93-98.</t>
   </si>
   <si>
     <t>ASCORBIC-ACID</t>
   </si>
   <si>
     <t>100 ppm</t>
   </si>
   <si>
     <t>ASCORBYL-PALMITATE</t>
@@ -544,56 +544,56 @@
   <si>
     <t>BETA-CAROTENE</t>
   </si>
   <si>
     <t>Pizzorno, J.E. and Murray, M.T. 1985. A Textbook of Natural Medicine. John Bastyr College Publications, Seattle, Washington (Looseleaf).</t>
   </si>
   <si>
     <t>BETA-D-TAGATOSE</t>
   </si>
   <si>
     <t>BETA-SITOSTEROL</t>
   </si>
   <si>
     <t>IC44=10 uM</t>
   </si>
   <si>
     <t>BETANIDIN</t>
   </si>
   <si>
     <t>BETANIN</t>
   </si>
   <si>
     <t>BILOBALIDE</t>
   </si>
   <si>
+    <t>0.15 ug/ml</t>
+  </si>
+  <si>
     <t>IC28= 62.5 ug/ml</t>
   </si>
   <si>
-    <t>0.15 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>BILOBETIN</t>
   </si>
   <si>
     <t>IC34.3= 62.5 ug/ml</t>
   </si>
   <si>
     <t>BIS-DEMETHOXYCURCUMIN</t>
   </si>
   <si>
     <t>BISEPOXYLIGNAN</t>
   </si>
   <si>
     <t>BISMURRAYAFOLINE-E</t>
   </si>
   <si>
     <t>BIXIN</t>
   </si>
   <si>
     <t>BOLDINE</t>
   </si>
   <si>
     <t>IC50=17-33 ug/ml</t>
   </si>
   <si>
     <t>BOSWELLIC-ACID</t>
@@ -895,56 +895,56 @@
   <si>
     <t>CONIFERYL-ALCOHOL</t>
   </si>
   <si>
     <t>EC50=13-18 ug/ml</t>
   </si>
   <si>
     <t>CORILAGIN</t>
   </si>
   <si>
     <t>Phenolic Compounds in Food and Their Effects on Health. Antioxidants &amp; Cancer Prevention. Huang, M.T., Ho, C.T. and Lee, C.Y. eds. 1992. ACS Symposium Series 507.ACS, Washington 402 pp.</t>
   </si>
   <si>
     <t>CORYPALMINE</t>
   </si>
   <si>
     <t>IC50=49-&gt;100 ug/ml</t>
   </si>
   <si>
     <t>CROCETIN</t>
   </si>
   <si>
     <t>CURCUMIN</t>
   </si>
   <si>
+    <t>IC50=500 uM</t>
+  </si>
+  <si>
     <t>1/3 BHA</t>
   </si>
   <si>
-    <t>IC50=500 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>CYANIDIN</t>
   </si>
   <si>
     <t>ID50=3.5-22 uM</t>
   </si>
   <si>
     <t>4.4 x Vit. E</t>
   </si>
   <si>
     <t>CYANIDIN-3,5-DIGLYCOSIDE</t>
   </si>
   <si>
     <t>CYANIDIN-3-O-BETA-D-GLUCOSIDE</t>
   </si>
   <si>
     <t>CYANIDIN-3-O-GALACTOSIDE</t>
   </si>
   <si>
     <t>CYANIDIN-3-O-GLUCOSIDE</t>
   </si>
   <si>
     <t>CYANIDIN-3-RUTINOSIDE</t>
   </si>
   <si>
     <t>CYANIDOL</t>
@@ -1444,54 +1444,54 @@
   <si>
     <t>ISOTERCHEBIN</t>
   </si>
   <si>
     <t>ISOTHYMONIN</t>
   </si>
   <si>
     <t>ISOTHYMUSIN</t>
   </si>
   <si>
     <t>ISOTORACHRYSONE</t>
   </si>
   <si>
     <t>IC50=1.64 uM</t>
   </si>
   <si>
     <t>ISOVITEXIN</t>
   </si>
   <si>
     <t>&gt;BHA</t>
   </si>
   <si>
     <t>KAEMPFEROL</t>
   </si>
   <si>
+    <t>IC50=40 uM</t>
+  </si>
+  <si>
     <t>IC50=1.2 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=40 uM</t>
   </si>
   <si>
     <t>KAEMPFEROL-3-O-ALPHA-ARABINOPYRANOSIDE-2''-GALLATE</t>
   </si>
   <si>
     <t>KAEMPFEROL-3-O-ALPHA-L-RHAMNOPYRANOSYL-(1-&gt;6)-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC4.5=30 uM</t>
   </si>
   <si>
     <t>KAEMPFEROL-3-O-BETA-D-GLUCOPYRANOSYL-(1-&gt;2)-[ALPHA-L-RHAMNOPYRANOSYL-(1-&gt;6)-BETA-D-GALACTOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC29=30 uM</t>
   </si>
   <si>
     <t>KAEMPFEROL-3-O-GALACTOSIDE</t>
   </si>
   <si>
     <t>KAEMPFEROL-7-O-RHAMNOSIDE</t>
   </si>
   <si>
     <t>1/5 quercetin</t>
   </si>
@@ -4926,51 +4926,51 @@
       <c r="B290" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" t="s">
         <v>394</v>
       </c>
       <c r="C291" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" t="s">
         <v>396</v>
       </c>
       <c r="C292" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" t="s">
         <v>397</v>
       </c>
       <c r="B293" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" t="s">
         <v>399</v>
       </c>
       <c r="C295" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" t="s">
         <v>400</v>
       </c>
       <c r="B296" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" t="s">
@@ -5349,59 +5349,59 @@
     </row>
     <row r="351" spans="1:3">
       <c r="A351" t="s">
         <v>473</v>
       </c>
       <c r="B351" t="e">
         <v>#NAME?</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" t="s">
         <v>473</v>
       </c>
       <c r="B352" t="s">
         <v>474</v>
       </c>
       <c r="C352" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" t="s">
         <v>475</v>
       </c>
       <c r="B353" t="s">
-        <v>476</v>
+        <v>349</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" t="s">
         <v>475</v>
       </c>
       <c r="B354" t="s">
-        <v>349</v>
+        <v>476</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" t="s">
         <v>475</v>
       </c>
       <c r="B355" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" t="s">
         <v>478</v>
       </c>
       <c r="C356" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
         <v>479</v>
       </c>
       <c r="B357" t="s">
         <v>480</v>
       </c>
@@ -6067,51 +6067,51 @@
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" t="s">
         <v>606</v>
       </c>
       <c r="B459" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" t="s">
         <v>608</v>
       </c>
       <c r="B460" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" t="s">
         <v>608</v>
       </c>
       <c r="B461" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" t="s">
         <v>612</v>
       </c>
       <c r="C464" t="s">
@@ -6321,58 +6321,58 @@
     <row r="496" spans="1:3">
       <c r="A496" t="s">
         <v>654</v>
       </c>
       <c r="B496" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" t="s">
         <v>656</v>
       </c>
       <c r="B497" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" t="s">
         <v>659</v>
       </c>
+      <c r="B499" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" t="s">
         <v>659</v>
       </c>
-      <c r="B500" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" t="s">
         <v>660</v>
       </c>
       <c r="B501" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" t="s">
         <v>661</v>
       </c>
       <c r="B502" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" t="s">
         <v>661</v>
       </c>
       <c r="B503" t="s">
         <v>662</v>
       </c>
     </row>
@@ -7009,99 +7009,99 @@
       <c r="A592" t="s">
         <v>772</v>
       </c>
       <c r="B592" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" t="s">
         <v>774</v>
       </c>
       <c r="B593" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" t="s">
         <v>777</v>
       </c>
       <c r="B595" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" t="s">
         <v>777</v>
       </c>
       <c r="B596" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" t="s">
         <v>779</v>
       </c>
       <c r="B597" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" t="s">
         <v>781</v>
       </c>
       <c r="C598" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" t="s">
         <v>782</v>
       </c>
       <c r="B599" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" t="s">
         <v>784</v>
       </c>
       <c r="B600" t="s">
-        <v>644</v>
+        <v>199</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" t="s">
         <v>784</v>
       </c>
       <c r="B601" t="s">
-        <v>199</v>
+        <v>644</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" t="s">
         <v>786</v>
       </c>
       <c r="C603" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" t="s">
         <v>787</v>
       </c>
       <c r="C604" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" t="s">
@@ -7304,51 +7304,51 @@
       <c r="A636" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" t="s">
         <v>828</v>
       </c>
       <c r="B637" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" t="s">
         <v>829</v>
       </c>
       <c r="B638" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" t="s">
         <v>830</v>
       </c>
       <c r="B639" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" t="s">
         <v>830</v>
       </c>
       <c r="B640" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" t="s">
         <v>833</v>
       </c>
       <c r="B642" t="e">
         <v>#NAME?</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" t="s">