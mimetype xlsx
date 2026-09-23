--- v1 (2026-09-21)
+++ v2 (2026-09-23)
@@ -457,56 +457,56 @@
   <si>
     <t>Jeffery B. Harborne and H. Baxter, eds. 1983. Phytochemical Dictionary. A Handbook of Bioactive Compounds from Plants. Taylor &amp; Frost, London. 791 pp.</t>
   </si>
   <si>
     <t>ANDROGRAPHOLIDE</t>
   </si>
   <si>
     <t>ANDROGRAPHOSIDE</t>
   </si>
   <si>
     <t>ANETHOLE</t>
   </si>
   <si>
     <t>ANISOLE</t>
   </si>
   <si>
     <t>ANTHOCYANIDINS</t>
   </si>
   <si>
     <t>ANTHOCYANINS</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
+    <t>1.5 x Vit. E</t>
+  </si>
+  <si>
     <t>IC28.5=62.5 ug/ml</t>
   </si>
   <si>
-    <t>1.5 x Vit. E</t>
-[...1 lines deleted...]
-  <si>
     <t>APOCYNIN</t>
   </si>
   <si>
     <t>APOMORPHINE</t>
   </si>
   <si>
     <t>IC50=35-37 ug/ml</t>
   </si>
   <si>
     <t>ARENARIOSIDE</t>
   </si>
   <si>
     <t>ED50=1.8 uM</t>
   </si>
   <si>
     <t>Seidel, V., Verholle, M., Malard, Y., Tillequin, F., Fruchart, J-C., Duriez, P., Bailleul, F., Teissier, E. 2000. Phenylpropanoids from Ballota nigra L. Inhibit in vitro LDL Peroxidation. Phytotherapy Research, 14(2): 93-98.</t>
   </si>
   <si>
     <t>ASCORBIC-ACID</t>
   </si>
   <si>
     <t>100 ppm</t>
   </si>
   <si>
     <t>ASCORBYL-PALMITATE</t>
@@ -613,65 +613,65 @@
   <si>
     <t>BROUSSOFLAVAN-A</t>
   </si>
   <si>
     <t>BROUSSOFLAVONOL-F</t>
   </si>
   <si>
     <t>BROUSSOFLAVONOL-G</t>
   </si>
   <si>
     <t>BRUCINE</t>
   </si>
   <si>
     <t>BUPLUERAN-2IIC</t>
   </si>
   <si>
     <t>BUTEIN</t>
   </si>
   <si>
     <t>1,000 uM</t>
   </si>
   <si>
     <t>CAFFEIC-ACID</t>
   </si>
   <si>
+    <t>50 uM</t>
+  </si>
+  <si>
+    <t>1/2 BHA</t>
+  </si>
+  <si>
+    <t>IC57=30 ppm</t>
+  </si>
+  <si>
     <t>1/3 quercetin</t>
   </si>
   <si>
     <t>1.3 x Vit. E</t>
   </si>
   <si>
-    <t>50 uM</t>
-[...7 lines deleted...]
-  <si>
     <t>CAFFEINE</t>
   </si>
   <si>
     <t>CAFFEOYL-L-MALIC-ACID</t>
   </si>
   <si>
     <t>ED50=9.5 uM</t>
   </si>
   <si>
     <t>CAMPESTEROL</t>
   </si>
   <si>
     <t>IC37=10 uM</t>
   </si>
   <si>
     <t>CAMPESTERYL-FERULATE</t>
   </si>
   <si>
     <t>CAMPHENE</t>
   </si>
   <si>
     <t>CAPSAICIN</t>
   </si>
   <si>
     <t>CAPSAICINOL</t>
@@ -895,56 +895,56 @@
   <si>
     <t>CONIFERYL-ALCOHOL</t>
   </si>
   <si>
     <t>EC50=13-18 ug/ml</t>
   </si>
   <si>
     <t>CORILAGIN</t>
   </si>
   <si>
     <t>Phenolic Compounds in Food and Their Effects on Health. Antioxidants &amp; Cancer Prevention. Huang, M.T., Ho, C.T. and Lee, C.Y. eds. 1992. ACS Symposium Series 507.ACS, Washington 402 pp.</t>
   </si>
   <si>
     <t>CORYPALMINE</t>
   </si>
   <si>
     <t>IC50=49-&gt;100 ug/ml</t>
   </si>
   <si>
     <t>CROCETIN</t>
   </si>
   <si>
     <t>CURCUMIN</t>
   </si>
   <si>
+    <t>1/3 BHA</t>
+  </si>
+  <si>
     <t>IC50=500 uM</t>
   </si>
   <si>
-    <t>1/3 BHA</t>
-[...1 lines deleted...]
-  <si>
     <t>CYANIDIN</t>
   </si>
   <si>
     <t>ID50=3.5-22 uM</t>
   </si>
   <si>
     <t>4.4 x Vit. E</t>
   </si>
   <si>
     <t>CYANIDIN-3,5-DIGLYCOSIDE</t>
   </si>
   <si>
     <t>CYANIDIN-3-O-BETA-D-GLUCOSIDE</t>
   </si>
   <si>
     <t>CYANIDIN-3-O-GALACTOSIDE</t>
   </si>
   <si>
     <t>CYANIDIN-3-O-GLUCOSIDE</t>
   </si>
   <si>
     <t>CYANIDIN-3-RUTINOSIDE</t>
   </si>
   <si>
     <t>CYANIDOL</t>
@@ -1033,137 +1033,137 @@
   <si>
     <t>DIMETHYL-SULFOXIDE</t>
   </si>
   <si>
     <t>Martindale's 28th</t>
   </si>
   <si>
     <t>DIOSCORIN</t>
   </si>
   <si>
     <t>DIOSMIN</t>
   </si>
   <si>
     <t>DL-CYSTEINE</t>
   </si>
   <si>
     <t>DODECYL-GALLATE</t>
   </si>
   <si>
     <t>ELEUTHEROCCAL</t>
   </si>
   <si>
     <t>ELLAGIC-ACID</t>
   </si>
   <si>
+    <t>&gt;50 x tocopherol</t>
+  </si>
+  <si>
+    <t>Osawa, T. Phenolic Antioxidants in Dietary Plants as Antimutagens.Phenolic Compounds in Food and Their Effects on Health, Ch.11 p.142.</t>
+  </si>
+  <si>
+    <t>IC98=30 ppm</t>
+  </si>
+  <si>
     <t>2/3 quercetin</t>
   </si>
   <si>
-    <t>&gt;50 x tocopherol</t>
-[...7 lines deleted...]
-  <si>
     <t>ELLAGITANNIN</t>
   </si>
   <si>
     <t>EMBELIN</t>
   </si>
   <si>
     <t>EPICATECHIN</t>
   </si>
   <si>
+    <t>IC50=10.2 uM</t>
+  </si>
+  <si>
+    <t>3/4 quercetin</t>
+  </si>
+  <si>
     <t>Uchida, U., Ohta, H., Niwa, M., Mori, A., Nonaka, G-i., Nishioka, I., and Zaki, M. 1989. Prolongation of Life Span of Stroke-Prone Spontaneously Hypertensive Rats (SHRSP) Ingesting Persimmon Tannin. Chem. Pharm. Bull. 38(4): 1049-1052, 1990.</t>
   </si>
   <si>
     <t>2.5 x Vit. E</t>
   </si>
   <si>
-    <t>IC50=10.2 uM</t>
-[...4 lines deleted...]
-  <si>
     <t>EPICATECHIN-3-O-GALLATE</t>
   </si>
   <si>
     <t>EPICATECHIN-GALLATE</t>
   </si>
   <si>
     <t>EPIGALLOCATECHIN</t>
   </si>
   <si>
     <t>EPIGALLOCATECHIN-3-O-GALLATE</t>
   </si>
   <si>
     <t>EPIROSMANAL</t>
   </si>
   <si>
     <t>ERIODICTYOL</t>
   </si>
   <si>
     <t>ESCIN</t>
   </si>
   <si>
     <t>ESCULIN</t>
   </si>
   <si>
     <t>ETHYL-BETA-D-GLUCOPYRANOSYL-TUBERONATE</t>
   </si>
   <si>
     <t>ETHYL-GALLATE</t>
   </si>
   <si>
     <t>EUCHRESTINE-B</t>
   </si>
   <si>
     <t>EUGENOL</t>
   </si>
   <si>
     <t>IC65=30 ppm</t>
   </si>
   <si>
     <t>EUPATRIOL</t>
   </si>
   <si>
     <t>FERULIC-ACID</t>
   </si>
   <si>
+    <t>EC50=9-15 ug/ml</t>
+  </si>
+  <si>
     <t>3,000 uM</t>
   </si>
   <si>
     <t>IC51=200 ppm</t>
   </si>
   <si>
-    <t>EC50=9-15 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>FERULOYLHISTAMINE</t>
   </si>
   <si>
     <t>FISETIN</t>
   </si>
   <si>
     <t>FORSYTHOSIDE-B</t>
   </si>
   <si>
     <t>ED50=1 uM</t>
   </si>
   <si>
     <t>FRAXIN</t>
   </si>
   <si>
     <t>FUCOXANTHIN</t>
   </si>
   <si>
     <t>FUMARIC-ACID</t>
   </si>
   <si>
     <t>Merck 11th Edition</t>
   </si>
   <si>
     <t>FURANEOL</t>
@@ -1684,59 +1684,59 @@
   <si>
     <t>METHYL-P-HYDROXYBENZOATE</t>
   </si>
   <si>
     <t>METHYL-SALICYLATE</t>
   </si>
   <si>
     <t>METHYLHYDROQUINONE</t>
   </si>
   <si>
     <t>MORELLOFLAVONE</t>
   </si>
   <si>
     <t>MORIN</t>
   </si>
   <si>
     <t>IC50=1.73mM</t>
   </si>
   <si>
     <t>MYRCENE</t>
   </si>
   <si>
     <t>MYRICETIN</t>
   </si>
   <si>
+    <t>IC50=3.9 ug/ml</t>
+  </si>
+  <si>
+    <t>IC99=200 ppm</t>
+  </si>
+  <si>
     <t>1.4 uM</t>
   </si>
   <si>
-    <t>IC50=3.9 ug/ml</t>
-[...4 lines deleted...]
-  <si>
     <t>MYRICETIN-3-O-ALPHA-L-ARABINOPYRANOSIDE</t>
   </si>
   <si>
     <t>MYRICITRIN</t>
   </si>
   <si>
     <t>MYRIGALONE-B</t>
   </si>
   <si>
     <t>MYRISTIC-ACID</t>
   </si>
   <si>
     <t>MYRISTICIN</t>
   </si>
   <si>
     <t>25-100 mg/kg/orl</t>
   </si>
   <si>
     <t>MYRISTOLEIC-ACID</t>
   </si>
   <si>
     <t>IC60=60</t>
   </si>
   <si>
     <t>N,N'-[2,2'-(5,5'-DIHYDROXY-4,4'-BI-1H-INDOL-3,3'-YL)-DIETHYL]-DI-P-COUMARAMIDE</t>
@@ -2002,110 +2002,110 @@
   <si>
     <t>PROCYANIDIN-B-5-3,3'-DI-O-GALLATE</t>
   </si>
   <si>
     <t>IC50=0.42 ug/ml</t>
   </si>
   <si>
     <t>PROCYANIDIN-C-1-3,3',3''-TRI-O-GALLATE</t>
   </si>
   <si>
     <t>IC50=0.62 ug/ml</t>
   </si>
   <si>
     <t>PROCYANIDINS</t>
   </si>
   <si>
     <t>PROPYL-GALLATE</t>
   </si>
   <si>
     <t>PROTOCATECHUALDEHYDE</t>
   </si>
   <si>
     <t>PROTOCATECHUIC-ACID</t>
   </si>
   <si>
+    <t>10 x alpha-tocopherol</t>
+  </si>
+  <si>
     <t>1/2 BHT</t>
   </si>
   <si>
-    <t>10 x alpha-tocopherol</t>
-[...1 lines deleted...]
-  <si>
     <t>PROTOPAPAVERINE</t>
   </si>
   <si>
     <t>IC50=61 uM</t>
   </si>
   <si>
     <t>PRUNUSOL</t>
   </si>
   <si>
     <t>PTEROSTILBENE</t>
   </si>
   <si>
     <t>PUERARIN</t>
   </si>
   <si>
     <t>PUNICACORTEIN</t>
   </si>
   <si>
     <t>PUNICALAGIN</t>
   </si>
   <si>
     <t>PURPUROGALLIN</t>
   </si>
   <si>
     <t>PYCNOGENOL</t>
   </si>
   <si>
     <t>PYROCATECHOL</t>
   </si>
   <si>
     <t>PYROGALLOL</t>
   </si>
   <si>
     <t>QUERCETAGENIN-7-O-GLUCOSIDE</t>
   </si>
   <si>
     <t>QUERCETAGETIN</t>
   </si>
   <si>
     <t>QUERCETIN</t>
   </si>
   <si>
+    <t>4.7 x Vit. E</t>
+  </si>
+  <si>
     <t>ED50=2.3 uM</t>
   </si>
   <si>
     <t>IC47=10 uM</t>
   </si>
   <si>
     <t>IC96=300 ppm</t>
   </si>
   <si>
-    <t>4.7 x Vit. E</t>
-[...1 lines deleted...]
-  <si>
     <t>QUERCETIN-3,4'-DIGLUCOSIDE</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-ALPHA-ARABINOPYRANOSIDE-2''-GALLATE</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-ALPHA-L-RHAMNOPYRANOSYL-(1-&gt;6)-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC80=30 uM</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC86=30 uM</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-BETA-D-GLUCOPYRANOSYL-(1--&gt;6)-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-BETA-D-GLUCOPYRANOSYL-(1-&gt;2)-ALPHA-L-RHAMNOPYRANOSYL-(1-&gt;6)-BETA-D-GALACOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC81=30 uM</t>
@@ -2254,54 +2254,54 @@
   <si>
     <t>100-200 (-400) ug/man/day</t>
   </si>
   <si>
     <t>SESAMIN</t>
   </si>
   <si>
     <t>IC33=2.5 ug/ml</t>
   </si>
   <si>
     <t>IC50=58 uM</t>
   </si>
   <si>
     <t>SESAMINOL</t>
   </si>
   <si>
     <t>(=tocopherol)</t>
   </si>
   <si>
     <t>SESAMINOL-GOSSYPOL</t>
   </si>
   <si>
     <t>SESAMOL</t>
   </si>
   <si>
+    <t>IC50=</t>
+  </si>
+  <si>
     <t>IC70=30 ppm</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=</t>
   </si>
   <si>
     <t>SESAMOLIN</t>
   </si>
   <si>
     <t>SESAMOLINOL</t>
   </si>
   <si>
     <t>SHIKIMIC-ACID</t>
   </si>
   <si>
     <t>SILIBININ</t>
   </si>
   <si>
     <t>SILYBIN</t>
   </si>
   <si>
     <t>SILYMARIN</t>
   </si>
   <si>
     <t>10 x tocopherol</t>
   </si>
   <si>
     <t>SINAPIC-ACID</t>
   </si>
@@ -3871,67 +3871,67 @@
       <c r="A139" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
         <v>196</v>
       </c>
       <c r="B140" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
         <v>198</v>
       </c>
       <c r="B141" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
         <v>198</v>
       </c>
       <c r="B142" t="s">
-        <v>200</v>
+        <v>24</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
         <v>198</v>
       </c>
       <c r="B143" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
         <v>198</v>
       </c>
       <c r="B144" t="s">
-        <v>24</v>
+        <v>201</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
         <v>198</v>
       </c>
       <c r="B145" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
         <v>198</v>
       </c>
       <c r="B146" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" t="s">
@@ -4544,157 +4544,157 @@
         <v>334</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" t="s">
         <v>338</v>
       </c>
       <c r="B242" t="s">
         <v>339</v>
       </c>
+      <c r="C242" t="s">
+        <v>340</v>
+      </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" t="s">
         <v>338</v>
       </c>
       <c r="B243" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="C243" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
         <v>338</v>
       </c>
       <c r="B244" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
         <v>345</v>
       </c>
       <c r="B247" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C247" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
         <v>345</v>
       </c>
       <c r="B248" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
         <v>345</v>
       </c>
       <c r="B249" t="s">
+        <v>13</v>
+      </c>
+      <c r="C249" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
         <v>345</v>
       </c>
       <c r="B250" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">
         <v>350</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
         <v>351</v>
       </c>
       <c r="B252" t="s">
         <v>22</v>
       </c>
       <c r="C252" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
         <v>352</v>
       </c>
       <c r="B253" t="s">
         <v>17</v>
       </c>
       <c r="C253" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" t="s">
         <v>353</v>
       </c>
       <c r="B254" t="s">
         <v>20</v>
       </c>
       <c r="C254" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
         <v>357</v>
       </c>
       <c r="C258" t="s">
         <v>117</v>
       </c>
     </row>
@@ -4726,83 +4726,83 @@
       <c r="A262" t="s">
         <v>361</v>
       </c>
       <c r="B262" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" t="s">
         <v>361</v>
       </c>
       <c r="B263" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" t="s">
         <v>364</v>
       </c>
       <c r="B265" t="s">
-        <v>365</v>
+        <v>200</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" t="s">
         <v>364</v>
       </c>
       <c r="B266" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" t="s">
         <v>364</v>
       </c>
       <c r="B267" t="s">
-        <v>199</v>
+        <v>366</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" t="s">
         <v>364</v>
       </c>
       <c r="B268" t="s">
-        <v>202</v>
+        <v>367</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" t="s">
         <v>364</v>
       </c>
       <c r="B269" t="s">
-        <v>367</v>
+        <v>202</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" t="s">
         <v>369</v>
       </c>
       <c r="C271" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" t="s">
         <v>370</v>
       </c>
       <c r="B272" t="s">
         <v>371</v>
       </c>
       <c r="C272" t="s">
         <v>154</v>
       </c>
@@ -4863,59 +4863,59 @@
       <c r="A281" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" t="s">
         <v>383</v>
       </c>
       <c r="C282" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" t="s">
         <v>384</v>
       </c>
       <c r="C283" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" t="s">
         <v>385</v>
       </c>
       <c r="B284" t="s">
-        <v>239</v>
+        <v>386</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" t="s">
         <v>385</v>
       </c>
       <c r="B285" t="s">
-        <v>386</v>
+        <v>239</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" t="s">
         <v>388</v>
       </c>
       <c r="B287" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" t="s">
         <v>391</v>
       </c>
     </row>
@@ -4926,51 +4926,51 @@
       <c r="B290" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" t="s">
         <v>394</v>
       </c>
       <c r="C291" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" t="s">
         <v>396</v>
       </c>
       <c r="C292" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" t="s">
         <v>397</v>
       </c>
       <c r="B293" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" t="s">
         <v>399</v>
       </c>
       <c r="C295" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" t="s">
         <v>400</v>
       </c>
       <c r="B296" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" t="s">
@@ -5329,87 +5329,87 @@
       </c>
       <c r="B348" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" t="s">
         <v>470</v>
       </c>
       <c r="B349" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" t="s">
         <v>471</v>
       </c>
       <c r="B350" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" t="s">
         <v>473</v>
       </c>
-      <c r="B351" t="e">
-        <v>#NAME?</v>
+      <c r="B351" t="s">
+        <v>474</v>
+      </c>
+      <c r="C351" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" t="s">
         <v>473</v>
       </c>
-      <c r="B352" t="s">
-[...3 lines deleted...]
-        <v>56</v>
+      <c r="B352" t="e">
+        <v>#NAME?</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" t="s">
         <v>475</v>
       </c>
       <c r="B353" t="s">
-        <v>349</v>
+        <v>476</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" t="s">
         <v>475</v>
       </c>
       <c r="B354" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" t="s">
         <v>475</v>
       </c>
       <c r="B355" t="s">
-        <v>477</v>
+        <v>347</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" t="s">
         <v>478</v>
       </c>
       <c r="C356" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
         <v>479</v>
       </c>
       <c r="B357" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" t="s">
         <v>481</v>
       </c>
       <c r="B358" t="s">
         <v>482</v>
       </c>
@@ -5772,61 +5772,61 @@
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" t="s">
         <v>554</v>
       </c>
       <c r="C413" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" t="s">
         <v>555</v>
       </c>
       <c r="B414" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" t="s">
         <v>555</v>
       </c>
       <c r="B415" t="s">
         <v>557</v>
       </c>
+      <c r="C415" t="s">
+        <v>288</v>
+      </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" t="s">
         <v>555</v>
       </c>
       <c r="B416" t="s">
         <v>558</v>
       </c>
-      <c r="C416" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" t="s">
         <v>559</v>
       </c>
       <c r="C417" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" t="s">
         <v>562</v>
       </c>
       <c r="B420" t="s">
         <v>492</v>
@@ -6067,51 +6067,51 @@
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" t="s">
         <v>606</v>
       </c>
       <c r="B459" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" t="s">
         <v>608</v>
       </c>
       <c r="B460" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" t="s">
         <v>608</v>
       </c>
       <c r="B461" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" t="s">
         <v>612</v>
       </c>
       <c r="C464" t="s">
@@ -6321,81 +6321,81 @@
     <row r="496" spans="1:3">
       <c r="A496" t="s">
         <v>654</v>
       </c>
       <c r="B496" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" t="s">
         <v>656</v>
       </c>
       <c r="B497" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" t="s">
         <v>659</v>
       </c>
-      <c r="B499" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" t="s">
         <v>659</v>
       </c>
+      <c r="B500" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" t="s">
         <v>660</v>
       </c>
       <c r="B501" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" t="s">
         <v>661</v>
       </c>
       <c r="B502" t="s">
-        <v>339</v>
+        <v>662</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" t="s">
         <v>661</v>
       </c>
       <c r="B503" t="s">
-        <v>662</v>
+        <v>342</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" t="s">
         <v>661</v>
       </c>
       <c r="B504" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" t="s">
         <v>664</v>
       </c>
       <c r="B505" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" t="s">
@@ -6447,80 +6447,80 @@
       </c>
       <c r="C514" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" t="s">
         <v>676</v>
       </c>
       <c r="C516" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" t="s">
         <v>677</v>
       </c>
       <c r="B517" t="s">
         <v>678</v>
       </c>
-      <c r="C517" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" t="s">
         <v>677</v>
       </c>
       <c r="B518" t="s">
         <v>679</v>
       </c>
+      <c r="C518" t="s">
+        <v>154</v>
+      </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" t="s">
         <v>677</v>
       </c>
       <c r="B519" t="s">
         <v>680</v>
       </c>
-      <c r="C519" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" t="s">
         <v>677</v>
       </c>
       <c r="B520" t="s">
         <v>681</v>
       </c>
+      <c r="C520" t="s">
+        <v>288</v>
+      </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" t="s">
         <v>683</v>
       </c>
       <c r="C522" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" t="s">
         <v>684</v>
       </c>
       <c r="B523" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" t="s">
         <v>686</v>
@@ -6832,71 +6832,71 @@
       <c r="B568" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" t="s">
         <v>742</v>
       </c>
       <c r="B569" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" t="s">
         <v>744</v>
       </c>
       <c r="C570" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" t="s">
         <v>745</v>
       </c>
       <c r="B571" t="s">
-        <v>638</v>
+        <v>746</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" t="s">
         <v>745</v>
       </c>
       <c r="B572" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>638</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" t="s">
         <v>745</v>
       </c>
       <c r="B573" t="s">
         <v>747</v>
       </c>
+      <c r="C573" t="s">
+        <v>288</v>
+      </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" t="s">
         <v>748</v>
       </c>
       <c r="C574" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" t="s">
         <v>749</v>
       </c>
       <c r="B575" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" t="s">
         <v>750</v>
       </c>
       <c r="B576" t="s">
         <v>380</v>
       </c>
     </row>
@@ -7009,91 +7009,91 @@
       <c r="A592" t="s">
         <v>772</v>
       </c>
       <c r="B592" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" t="s">
         <v>774</v>
       </c>
       <c r="B593" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" t="s">
         <v>777</v>
       </c>
       <c r="B595" t="s">
-        <v>294</v>
+        <v>778</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" t="s">
         <v>777</v>
       </c>
       <c r="B596" t="s">
-        <v>778</v>
+        <v>293</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" t="s">
         <v>779</v>
       </c>
       <c r="B597" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" t="s">
         <v>781</v>
       </c>
       <c r="C598" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" t="s">
         <v>782</v>
       </c>
       <c r="B599" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" t="s">
         <v>784</v>
       </c>
       <c r="B600" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" t="s">
         <v>784</v>
       </c>
       <c r="B601" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" t="s">
         <v>786</v>
       </c>
       <c r="C603" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" t="s">
@@ -7296,67 +7296,67 @@
       <c r="A635" t="s">
         <v>826</v>
       </c>
       <c r="C635" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" t="s">
         <v>828</v>
       </c>
       <c r="B637" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" t="s">
         <v>829</v>
       </c>
       <c r="B638" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" t="s">
         <v>830</v>
       </c>
       <c r="B639" t="s">
-        <v>294</v>
+        <v>831</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" t="s">
         <v>830</v>
       </c>
       <c r="B640" t="s">
-        <v>831</v>
+        <v>293</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" t="s">
         <v>833</v>
       </c>
       <c r="B642" t="e">
         <v>#NAME?</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" t="s">
         <v>834</v>
       </c>
       <c r="B643" t="s">
         <v>371</v>
       </c>
       <c r="C643" t="s">
         <v>154</v>
       </c>