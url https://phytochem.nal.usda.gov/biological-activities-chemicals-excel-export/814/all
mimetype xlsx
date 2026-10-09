--- v2 (2026-09-23)
+++ v3 (2026-10-09)
@@ -415,56 +415,56 @@
     <t>LAWSON in Koch, H. P. and Lawson, L. D., eds. 1996. Garlic- The
 Science and therapeutic application of Allium sativum L. and related species. Williams &amp; Wilkins, Baltimore. 329 pp.</t>
   </si>
   <si>
     <t>ALLIIN</t>
   </si>
   <si>
     <t>ALLIXIN</t>
   </si>
   <si>
     <t>ALLYL-MERCAPTAN</t>
   </si>
   <si>
     <t>ALPHA-BOSWELLIC-ACID</t>
   </si>
   <si>
     <t>Leung, A.Y., Encyclopedia of Common Natural Ingredients Used in Food, Drugs, and Cosmetics, John Wiley &amp; Sons, New York, 1980.</t>
   </si>
   <si>
     <t>ALPHA-LIPOIC-ACID</t>
   </si>
   <si>
     <t>ALPHA-TOCOPHEROL</t>
   </si>
   <si>
+    <t>IC34=10 uM</t>
+  </si>
+  <si>
     <t>5 x quercetin</t>
   </si>
   <si>
-    <t>IC34=10 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>ALPHA-TOCOTRIENOL</t>
   </si>
   <si>
     <t>AMENTOFLAVONE</t>
   </si>
   <si>
     <t>IC10.6=62.5 ug/ml</t>
   </si>
   <si>
     <t>AMPELOPSIN</t>
   </si>
   <si>
     <t>Jeffery B. Harborne and H. Baxter, eds. 1983. Phytochemical Dictionary. A Handbook of Bioactive Compounds from Plants. Taylor &amp; Frost, London. 791 pp.</t>
   </si>
   <si>
     <t>ANDROGRAPHOLIDE</t>
   </si>
   <si>
     <t>ANDROGRAPHOSIDE</t>
   </si>
   <si>
     <t>ANETHOLE</t>
   </si>
   <si>
     <t>ANISOLE</t>
@@ -544,56 +544,56 @@
   <si>
     <t>BETA-CAROTENE</t>
   </si>
   <si>
     <t>Pizzorno, J.E. and Murray, M.T. 1985. A Textbook of Natural Medicine. John Bastyr College Publications, Seattle, Washington (Looseleaf).</t>
   </si>
   <si>
     <t>BETA-D-TAGATOSE</t>
   </si>
   <si>
     <t>BETA-SITOSTEROL</t>
   </si>
   <si>
     <t>IC44=10 uM</t>
   </si>
   <si>
     <t>BETANIDIN</t>
   </si>
   <si>
     <t>BETANIN</t>
   </si>
   <si>
     <t>BILOBALIDE</t>
   </si>
   <si>
+    <t>IC28= 62.5 ug/ml</t>
+  </si>
+  <si>
     <t>0.15 ug/ml</t>
   </si>
   <si>
-    <t>IC28= 62.5 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>BILOBETIN</t>
   </si>
   <si>
     <t>IC34.3= 62.5 ug/ml</t>
   </si>
   <si>
     <t>BIS-DEMETHOXYCURCUMIN</t>
   </si>
   <si>
     <t>BISEPOXYLIGNAN</t>
   </si>
   <si>
     <t>BISMURRAYAFOLINE-E</t>
   </si>
   <si>
     <t>BIXIN</t>
   </si>
   <si>
     <t>BOLDINE</t>
   </si>
   <si>
     <t>IC50=17-33 ug/ml</t>
   </si>
   <si>
     <t>BOSWELLIC-ACID</t>
@@ -613,65 +613,65 @@
   <si>
     <t>BROUSSOFLAVAN-A</t>
   </si>
   <si>
     <t>BROUSSOFLAVONOL-F</t>
   </si>
   <si>
     <t>BROUSSOFLAVONOL-G</t>
   </si>
   <si>
     <t>BRUCINE</t>
   </si>
   <si>
     <t>BUPLUERAN-2IIC</t>
   </si>
   <si>
     <t>BUTEIN</t>
   </si>
   <si>
     <t>1,000 uM</t>
   </si>
   <si>
     <t>CAFFEIC-ACID</t>
   </si>
   <si>
+    <t>1/3 quercetin</t>
+  </si>
+  <si>
+    <t>1.3 x Vit. E</t>
+  </si>
+  <si>
     <t>50 uM</t>
   </si>
   <si>
     <t>1/2 BHA</t>
   </si>
   <si>
     <t>IC57=30 ppm</t>
   </si>
   <si>
-    <t>1/3 quercetin</t>
-[...4 lines deleted...]
-  <si>
     <t>CAFFEINE</t>
   </si>
   <si>
     <t>CAFFEOYL-L-MALIC-ACID</t>
   </si>
   <si>
     <t>ED50=9.5 uM</t>
   </si>
   <si>
     <t>CAMPESTEROL</t>
   </si>
   <si>
     <t>IC37=10 uM</t>
   </si>
   <si>
     <t>CAMPESTERYL-FERULATE</t>
   </si>
   <si>
     <t>CAMPHENE</t>
   </si>
   <si>
     <t>CAPSAICIN</t>
   </si>
   <si>
     <t>CAPSAICINOL</t>
@@ -1033,137 +1033,137 @@
   <si>
     <t>DIMETHYL-SULFOXIDE</t>
   </si>
   <si>
     <t>Martindale's 28th</t>
   </si>
   <si>
     <t>DIOSCORIN</t>
   </si>
   <si>
     <t>DIOSMIN</t>
   </si>
   <si>
     <t>DL-CYSTEINE</t>
   </si>
   <si>
     <t>DODECYL-GALLATE</t>
   </si>
   <si>
     <t>ELEUTHEROCCAL</t>
   </si>
   <si>
     <t>ELLAGIC-ACID</t>
   </si>
   <si>
+    <t>2/3 quercetin</t>
+  </si>
+  <si>
     <t>&gt;50 x tocopherol</t>
   </si>
   <si>
     <t>Osawa, T. Phenolic Antioxidants in Dietary Plants as Antimutagens.Phenolic Compounds in Food and Their Effects on Health, Ch.11 p.142.</t>
   </si>
   <si>
     <t>IC98=30 ppm</t>
   </si>
   <si>
-    <t>2/3 quercetin</t>
-[...1 lines deleted...]
-  <si>
     <t>ELLAGITANNIN</t>
   </si>
   <si>
     <t>EMBELIN</t>
   </si>
   <si>
     <t>EPICATECHIN</t>
   </si>
   <si>
+    <t>Uchida, U., Ohta, H., Niwa, M., Mori, A., Nonaka, G-i., Nishioka, I., and Zaki, M. 1989. Prolongation of Life Span of Stroke-Prone Spontaneously Hypertensive Rats (SHRSP) Ingesting Persimmon Tannin. Chem. Pharm. Bull. 38(4): 1049-1052, 1990.</t>
+  </si>
+  <si>
+    <t>2.5 x Vit. E</t>
+  </si>
+  <si>
     <t>IC50=10.2 uM</t>
   </si>
   <si>
     <t>3/4 quercetin</t>
   </si>
   <si>
-    <t>Uchida, U., Ohta, H., Niwa, M., Mori, A., Nonaka, G-i., Nishioka, I., and Zaki, M. 1989. Prolongation of Life Span of Stroke-Prone Spontaneously Hypertensive Rats (SHRSP) Ingesting Persimmon Tannin. Chem. Pharm. Bull. 38(4): 1049-1052, 1990.</t>
-[...4 lines deleted...]
-  <si>
     <t>EPICATECHIN-3-O-GALLATE</t>
   </si>
   <si>
     <t>EPICATECHIN-GALLATE</t>
   </si>
   <si>
     <t>EPIGALLOCATECHIN</t>
   </si>
   <si>
     <t>EPIGALLOCATECHIN-3-O-GALLATE</t>
   </si>
   <si>
     <t>EPIROSMANAL</t>
   </si>
   <si>
     <t>ERIODICTYOL</t>
   </si>
   <si>
     <t>ESCIN</t>
   </si>
   <si>
     <t>ESCULIN</t>
   </si>
   <si>
     <t>ETHYL-BETA-D-GLUCOPYRANOSYL-TUBERONATE</t>
   </si>
   <si>
     <t>ETHYL-GALLATE</t>
   </si>
   <si>
     <t>EUCHRESTINE-B</t>
   </si>
   <si>
     <t>EUGENOL</t>
   </si>
   <si>
     <t>IC65=30 ppm</t>
   </si>
   <si>
     <t>EUPATRIOL</t>
   </si>
   <si>
     <t>FERULIC-ACID</t>
   </si>
   <si>
+    <t>3,000 uM</t>
+  </si>
+  <si>
+    <t>IC51=200 ppm</t>
+  </si>
+  <si>
     <t>EC50=9-15 ug/ml</t>
   </si>
   <si>
-    <t>3,000 uM</t>
-[...4 lines deleted...]
-  <si>
     <t>FERULOYLHISTAMINE</t>
   </si>
   <si>
     <t>FISETIN</t>
   </si>
   <si>
     <t>FORSYTHOSIDE-B</t>
   </si>
   <si>
     <t>ED50=1 uM</t>
   </si>
   <si>
     <t>FRAXIN</t>
   </si>
   <si>
     <t>FUCOXANTHIN</t>
   </si>
   <si>
     <t>FUMARIC-ACID</t>
   </si>
   <si>
     <t>Merck 11th Edition</t>
   </si>
   <si>
     <t>FURANEOL</t>
@@ -1444,56 +1444,56 @@
   <si>
     <t>ISOTERCHEBIN</t>
   </si>
   <si>
     <t>ISOTHYMONIN</t>
   </si>
   <si>
     <t>ISOTHYMUSIN</t>
   </si>
   <si>
     <t>ISOTORACHRYSONE</t>
   </si>
   <si>
     <t>IC50=1.64 uM</t>
   </si>
   <si>
     <t>ISOVITEXIN</t>
   </si>
   <si>
     <t>&gt;BHA</t>
   </si>
   <si>
     <t>KAEMPFEROL</t>
   </si>
   <si>
+    <t>IC50=1.2 ug/ml</t>
+  </si>
+  <si>
     <t>IC50=40 uM</t>
   </si>
   <si>
-    <t>IC50=1.2 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>KAEMPFEROL-3-O-ALPHA-ARABINOPYRANOSIDE-2''-GALLATE</t>
   </si>
   <si>
     <t>KAEMPFEROL-3-O-ALPHA-L-RHAMNOPYRANOSYL-(1-&gt;6)-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC4.5=30 uM</t>
   </si>
   <si>
     <t>KAEMPFEROL-3-O-BETA-D-GLUCOPYRANOSYL-(1-&gt;2)-[ALPHA-L-RHAMNOPYRANOSYL-(1-&gt;6)-BETA-D-GALACTOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC29=30 uM</t>
   </si>
   <si>
     <t>KAEMPFEROL-3-O-GALACTOSIDE</t>
   </si>
   <si>
     <t>KAEMPFEROL-7-O-RHAMNOSIDE</t>
   </si>
   <si>
     <t>1/5 quercetin</t>
   </si>
   <si>
     <t>L-ALANINE</t>
@@ -1684,59 +1684,59 @@
   <si>
     <t>METHYL-P-HYDROXYBENZOATE</t>
   </si>
   <si>
     <t>METHYL-SALICYLATE</t>
   </si>
   <si>
     <t>METHYLHYDROQUINONE</t>
   </si>
   <si>
     <t>MORELLOFLAVONE</t>
   </si>
   <si>
     <t>MORIN</t>
   </si>
   <si>
     <t>IC50=1.73mM</t>
   </si>
   <si>
     <t>MYRCENE</t>
   </si>
   <si>
     <t>MYRICETIN</t>
   </si>
   <si>
+    <t>1.4 uM</t>
+  </si>
+  <si>
     <t>IC50=3.9 ug/ml</t>
   </si>
   <si>
     <t>IC99=200 ppm</t>
   </si>
   <si>
-    <t>1.4 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>MYRICETIN-3-O-ALPHA-L-ARABINOPYRANOSIDE</t>
   </si>
   <si>
     <t>MYRICITRIN</t>
   </si>
   <si>
     <t>MYRIGALONE-B</t>
   </si>
   <si>
     <t>MYRISTIC-ACID</t>
   </si>
   <si>
     <t>MYRISTICIN</t>
   </si>
   <si>
     <t>25-100 mg/kg/orl</t>
   </si>
   <si>
     <t>MYRISTOLEIC-ACID</t>
   </si>
   <si>
     <t>IC60=60</t>
   </si>
   <si>
     <t>N,N'-[2,2'-(5,5'-DIHYDROXY-4,4'-BI-1H-INDOL-3,3'-YL)-DIETHYL]-DI-P-COUMARAMIDE</t>
@@ -2002,110 +2002,110 @@
   <si>
     <t>PROCYANIDIN-B-5-3,3'-DI-O-GALLATE</t>
   </si>
   <si>
     <t>IC50=0.42 ug/ml</t>
   </si>
   <si>
     <t>PROCYANIDIN-C-1-3,3',3''-TRI-O-GALLATE</t>
   </si>
   <si>
     <t>IC50=0.62 ug/ml</t>
   </si>
   <si>
     <t>PROCYANIDINS</t>
   </si>
   <si>
     <t>PROPYL-GALLATE</t>
   </si>
   <si>
     <t>PROTOCATECHUALDEHYDE</t>
   </si>
   <si>
     <t>PROTOCATECHUIC-ACID</t>
   </si>
   <si>
+    <t>1/2 BHT</t>
+  </si>
+  <si>
     <t>10 x alpha-tocopherol</t>
   </si>
   <si>
-    <t>1/2 BHT</t>
-[...1 lines deleted...]
-  <si>
     <t>PROTOPAPAVERINE</t>
   </si>
   <si>
     <t>IC50=61 uM</t>
   </si>
   <si>
     <t>PRUNUSOL</t>
   </si>
   <si>
     <t>PTEROSTILBENE</t>
   </si>
   <si>
     <t>PUERARIN</t>
   </si>
   <si>
     <t>PUNICACORTEIN</t>
   </si>
   <si>
     <t>PUNICALAGIN</t>
   </si>
   <si>
     <t>PURPUROGALLIN</t>
   </si>
   <si>
     <t>PYCNOGENOL</t>
   </si>
   <si>
     <t>PYROCATECHOL</t>
   </si>
   <si>
     <t>PYROGALLOL</t>
   </si>
   <si>
     <t>QUERCETAGENIN-7-O-GLUCOSIDE</t>
   </si>
   <si>
     <t>QUERCETAGETIN</t>
   </si>
   <si>
     <t>QUERCETIN</t>
   </si>
   <si>
+    <t>ED50=2.3 uM</t>
+  </si>
+  <si>
+    <t>IC47=10 uM</t>
+  </si>
+  <si>
+    <t>IC96=300 ppm</t>
+  </si>
+  <si>
     <t>4.7 x Vit. E</t>
   </si>
   <si>
-    <t>ED50=2.3 uM</t>
-[...7 lines deleted...]
-  <si>
     <t>QUERCETIN-3,4'-DIGLUCOSIDE</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-ALPHA-ARABINOPYRANOSIDE-2''-GALLATE</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-ALPHA-L-RHAMNOPYRANOSYL-(1-&gt;6)-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC80=30 uM</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC86=30 uM</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-BETA-D-GLUCOPYRANOSYL-(1--&gt;6)-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-BETA-D-GLUCOPYRANOSYL-(1-&gt;2)-ALPHA-L-RHAMNOPYRANOSYL-(1-&gt;6)-BETA-D-GALACOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC81=30 uM</t>
@@ -2254,54 +2254,54 @@
   <si>
     <t>100-200 (-400) ug/man/day</t>
   </si>
   <si>
     <t>SESAMIN</t>
   </si>
   <si>
     <t>IC33=2.5 ug/ml</t>
   </si>
   <si>
     <t>IC50=58 uM</t>
   </si>
   <si>
     <t>SESAMINOL</t>
   </si>
   <si>
     <t>(=tocopherol)</t>
   </si>
   <si>
     <t>SESAMINOL-GOSSYPOL</t>
   </si>
   <si>
     <t>SESAMOL</t>
   </si>
   <si>
+    <t>IC70=30 ppm</t>
+  </si>
+  <si>
     <t>IC50=</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC70=30 ppm</t>
   </si>
   <si>
     <t>SESAMOLIN</t>
   </si>
   <si>
     <t>SESAMOLINOL</t>
   </si>
   <si>
     <t>SHIKIMIC-ACID</t>
   </si>
   <si>
     <t>SILIBININ</t>
   </si>
   <si>
     <t>SILYBIN</t>
   </si>
   <si>
     <t>SILYMARIN</t>
   </si>
   <si>
     <t>10 x tocopherol</t>
   </si>
   <si>
     <t>SINAPIC-ACID</t>
   </si>
@@ -3871,67 +3871,67 @@
       <c r="A139" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
         <v>196</v>
       </c>
       <c r="B140" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
         <v>198</v>
       </c>
       <c r="B141" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
         <v>198</v>
       </c>
       <c r="B142" t="s">
-        <v>24</v>
+        <v>200</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
         <v>198</v>
       </c>
       <c r="B143" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
         <v>198</v>
       </c>
       <c r="B144" t="s">
-        <v>201</v>
+        <v>24</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
         <v>198</v>
       </c>
       <c r="B145" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
         <v>198</v>
       </c>
       <c r="B146" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" t="s">
@@ -4544,157 +4544,157 @@
         <v>334</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" t="s">
         <v>338</v>
       </c>
       <c r="B242" t="s">
         <v>339</v>
       </c>
-      <c r="C242" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" t="s">
         <v>338</v>
       </c>
       <c r="B243" t="s">
+        <v>340</v>
+      </c>
+      <c r="C243" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
         <v>338</v>
       </c>
       <c r="B244" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
         <v>345</v>
       </c>
       <c r="B247" t="s">
+        <v>13</v>
+      </c>
+      <c r="C247" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
         <v>345</v>
       </c>
       <c r="B248" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
         <v>345</v>
       </c>
       <c r="B249" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C249" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
         <v>345</v>
       </c>
       <c r="B250" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">
         <v>350</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
         <v>351</v>
       </c>
       <c r="B252" t="s">
         <v>22</v>
       </c>
       <c r="C252" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
         <v>352</v>
       </c>
       <c r="B253" t="s">
         <v>17</v>
       </c>
       <c r="C253" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" t="s">
         <v>353</v>
       </c>
       <c r="B254" t="s">
         <v>20</v>
       </c>
       <c r="C254" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
         <v>357</v>
       </c>
       <c r="C258" t="s">
         <v>117</v>
       </c>
     </row>
@@ -4726,83 +4726,83 @@
       <c r="A262" t="s">
         <v>361</v>
       </c>
       <c r="B262" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" t="s">
         <v>361</v>
       </c>
       <c r="B263" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" t="s">
         <v>364</v>
       </c>
       <c r="B265" t="s">
-        <v>200</v>
+        <v>365</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" t="s">
         <v>364</v>
       </c>
       <c r="B266" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" t="s">
         <v>364</v>
       </c>
       <c r="B267" t="s">
-        <v>366</v>
+        <v>199</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" t="s">
         <v>364</v>
       </c>
       <c r="B268" t="s">
-        <v>367</v>
+        <v>202</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" t="s">
         <v>364</v>
       </c>
       <c r="B269" t="s">
-        <v>202</v>
+        <v>367</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" t="s">
         <v>369</v>
       </c>
       <c r="C271" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" t="s">
         <v>370</v>
       </c>
       <c r="B272" t="s">
         <v>371</v>
       </c>
       <c r="C272" t="s">
         <v>154</v>
       </c>
@@ -4863,59 +4863,59 @@
       <c r="A281" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" t="s">
         <v>383</v>
       </c>
       <c r="C282" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" t="s">
         <v>384</v>
       </c>
       <c r="C283" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" t="s">
         <v>385</v>
       </c>
       <c r="B284" t="s">
-        <v>386</v>
+        <v>239</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" t="s">
         <v>385</v>
       </c>
       <c r="B285" t="s">
-        <v>239</v>
+        <v>386</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" t="s">
         <v>388</v>
       </c>
       <c r="B287" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" t="s">
         <v>391</v>
       </c>
     </row>
@@ -5329,87 +5329,87 @@
       </c>
       <c r="B348" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" t="s">
         <v>470</v>
       </c>
       <c r="B349" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" t="s">
         <v>471</v>
       </c>
       <c r="B350" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" t="s">
         <v>473</v>
       </c>
-      <c r="B351" t="s">
-[...3 lines deleted...]
-        <v>56</v>
+      <c r="B351" t="e">
+        <v>#NAME?</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" t="s">
         <v>473</v>
       </c>
-      <c r="B352" t="e">
-        <v>#NAME?</v>
+      <c r="B352" t="s">
+        <v>474</v>
+      </c>
+      <c r="C352" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" t="s">
         <v>475</v>
       </c>
       <c r="B353" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" t="s">
         <v>475</v>
       </c>
       <c r="B354" t="s">
-        <v>477</v>
+        <v>349</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" t="s">
         <v>475</v>
       </c>
       <c r="B355" t="s">
-        <v>347</v>
+        <v>477</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" t="s">
         <v>478</v>
       </c>
       <c r="C356" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
         <v>479</v>
       </c>
       <c r="B357" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" t="s">
         <v>481</v>
       </c>
       <c r="B358" t="s">
         <v>482</v>
       </c>
@@ -5772,61 +5772,61 @@
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" t="s">
         <v>554</v>
       </c>
       <c r="C413" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" t="s">
         <v>555</v>
       </c>
       <c r="B414" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" t="s">
         <v>555</v>
       </c>
       <c r="B415" t="s">
         <v>557</v>
       </c>
-      <c r="C415" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" t="s">
         <v>555</v>
       </c>
       <c r="B416" t="s">
         <v>558</v>
       </c>
+      <c r="C416" t="s">
+        <v>288</v>
+      </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" t="s">
         <v>559</v>
       </c>
       <c r="C417" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" t="s">
         <v>562</v>
       </c>
       <c r="B420" t="s">
         <v>492</v>
@@ -6343,59 +6343,59 @@
       <c r="A499" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" t="s">
         <v>659</v>
       </c>
       <c r="B500" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" t="s">
         <v>660</v>
       </c>
       <c r="B501" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" t="s">
         <v>661</v>
       </c>
       <c r="B502" t="s">
-        <v>662</v>
+        <v>339</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" t="s">
         <v>661</v>
       </c>
       <c r="B503" t="s">
-        <v>342</v>
+        <v>662</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" t="s">
         <v>661</v>
       </c>
       <c r="B504" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" t="s">
         <v>664</v>
       </c>
       <c r="B505" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" t="s">
@@ -6447,80 +6447,80 @@
       </c>
       <c r="C514" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" t="s">
         <v>676</v>
       </c>
       <c r="C516" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" t="s">
         <v>677</v>
       </c>
       <c r="B517" t="s">
         <v>678</v>
       </c>
+      <c r="C517" t="s">
+        <v>154</v>
+      </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" t="s">
         <v>677</v>
       </c>
       <c r="B518" t="s">
         <v>679</v>
       </c>
-      <c r="C518" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" t="s">
         <v>677</v>
       </c>
       <c r="B519" t="s">
         <v>680</v>
       </c>
+      <c r="C519" t="s">
+        <v>288</v>
+      </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" t="s">
         <v>677</v>
       </c>
       <c r="B520" t="s">
         <v>681</v>
       </c>
-      <c r="C520" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" t="s">
         <v>683</v>
       </c>
       <c r="C522" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" t="s">
         <v>684</v>
       </c>
       <c r="B523" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" t="s">
         <v>686</v>
@@ -6832,71 +6832,71 @@
       <c r="B568" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" t="s">
         <v>742</v>
       </c>
       <c r="B569" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" t="s">
         <v>744</v>
       </c>
       <c r="C570" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" t="s">
         <v>745</v>
       </c>
       <c r="B571" t="s">
-        <v>746</v>
+        <v>638</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" t="s">
         <v>745</v>
       </c>
       <c r="B572" t="s">
-        <v>638</v>
+        <v>746</v>
+      </c>
+      <c r="C572" t="s">
+        <v>288</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" t="s">
         <v>745</v>
       </c>
       <c r="B573" t="s">
         <v>747</v>
       </c>
-      <c r="C573" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" t="s">
         <v>748</v>
       </c>
       <c r="C574" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" t="s">
         <v>749</v>
       </c>
       <c r="B575" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" t="s">
         <v>750</v>
       </c>
       <c r="B576" t="s">
         <v>380</v>
       </c>
     </row>
@@ -7049,59 +7049,59 @@
       <c r="B597" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" t="s">
         <v>781</v>
       </c>
       <c r="C598" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" t="s">
         <v>782</v>
       </c>
       <c r="B599" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" t="s">
         <v>784</v>
       </c>
       <c r="B600" t="s">
-        <v>202</v>
+        <v>644</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" t="s">
         <v>784</v>
       </c>
       <c r="B601" t="s">
-        <v>644</v>
+        <v>199</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" t="s">
         <v>786</v>
       </c>
       <c r="C603" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" t="s">
         <v>787</v>
       </c>
       <c r="C604" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" t="s">
@@ -7296,67 +7296,67 @@
       <c r="A635" t="s">
         <v>826</v>
       </c>
       <c r="C635" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" t="s">
         <v>828</v>
       </c>
       <c r="B637" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" t="s">
         <v>829</v>
       </c>
       <c r="B638" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" t="s">
         <v>830</v>
       </c>
       <c r="B639" t="s">
-        <v>831</v>
+        <v>293</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" t="s">
         <v>830</v>
       </c>
       <c r="B640" t="s">
-        <v>293</v>
+        <v>831</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" t="s">
         <v>833</v>
       </c>
       <c r="B642" t="e">
         <v>#NAME?</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" t="s">
         <v>834</v>
       </c>
       <c r="B643" t="s">
         <v>371</v>
       </c>
       <c r="C643" t="s">
         <v>154</v>
       </c>