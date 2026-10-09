--- v3 (2026-10-09)
+++ v4 (2026-10-09)
@@ -415,98 +415,98 @@
     <t>LAWSON in Koch, H. P. and Lawson, L. D., eds. 1996. Garlic- The
 Science and therapeutic application of Allium sativum L. and related species. Williams &amp; Wilkins, Baltimore. 329 pp.</t>
   </si>
   <si>
     <t>ALLIIN</t>
   </si>
   <si>
     <t>ALLIXIN</t>
   </si>
   <si>
     <t>ALLYL-MERCAPTAN</t>
   </si>
   <si>
     <t>ALPHA-BOSWELLIC-ACID</t>
   </si>
   <si>
     <t>Leung, A.Y., Encyclopedia of Common Natural Ingredients Used in Food, Drugs, and Cosmetics, John Wiley &amp; Sons, New York, 1980.</t>
   </si>
   <si>
     <t>ALPHA-LIPOIC-ACID</t>
   </si>
   <si>
     <t>ALPHA-TOCOPHEROL</t>
   </si>
   <si>
+    <t>5 x quercetin</t>
+  </si>
+  <si>
     <t>IC34=10 uM</t>
   </si>
   <si>
-    <t>5 x quercetin</t>
-[...1 lines deleted...]
-  <si>
     <t>ALPHA-TOCOTRIENOL</t>
   </si>
   <si>
     <t>AMENTOFLAVONE</t>
   </si>
   <si>
     <t>IC10.6=62.5 ug/ml</t>
   </si>
   <si>
     <t>AMPELOPSIN</t>
   </si>
   <si>
     <t>Jeffery B. Harborne and H. Baxter, eds. 1983. Phytochemical Dictionary. A Handbook of Bioactive Compounds from Plants. Taylor &amp; Frost, London. 791 pp.</t>
   </si>
   <si>
     <t>ANDROGRAPHOLIDE</t>
   </si>
   <si>
     <t>ANDROGRAPHOSIDE</t>
   </si>
   <si>
     <t>ANETHOLE</t>
   </si>
   <si>
     <t>ANISOLE</t>
   </si>
   <si>
     <t>ANTHOCYANIDINS</t>
   </si>
   <si>
     <t>ANTHOCYANINS</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
+    <t>IC28.5=62.5 ug/ml</t>
+  </si>
+  <si>
     <t>1.5 x Vit. E</t>
   </si>
   <si>
-    <t>IC28.5=62.5 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>APOCYNIN</t>
   </si>
   <si>
     <t>APOMORPHINE</t>
   </si>
   <si>
     <t>IC50=35-37 ug/ml</t>
   </si>
   <si>
     <t>ARENARIOSIDE</t>
   </si>
   <si>
     <t>ED50=1.8 uM</t>
   </si>
   <si>
     <t>Seidel, V., Verholle, M., Malard, Y., Tillequin, F., Fruchart, J-C., Duriez, P., Bailleul, F., Teissier, E. 2000. Phenylpropanoids from Ballota nigra L. Inhibit in vitro LDL Peroxidation. Phytotherapy Research, 14(2): 93-98.</t>
   </si>
   <si>
     <t>ASCORBIC-ACID</t>
   </si>
   <si>
     <t>100 ppm</t>
   </si>
   <si>
     <t>ASCORBYL-PALMITATE</t>
@@ -544,56 +544,56 @@
   <si>
     <t>BETA-CAROTENE</t>
   </si>
   <si>
     <t>Pizzorno, J.E. and Murray, M.T. 1985. A Textbook of Natural Medicine. John Bastyr College Publications, Seattle, Washington (Looseleaf).</t>
   </si>
   <si>
     <t>BETA-D-TAGATOSE</t>
   </si>
   <si>
     <t>BETA-SITOSTEROL</t>
   </si>
   <si>
     <t>IC44=10 uM</t>
   </si>
   <si>
     <t>BETANIDIN</t>
   </si>
   <si>
     <t>BETANIN</t>
   </si>
   <si>
     <t>BILOBALIDE</t>
   </si>
   <si>
+    <t>0.15 ug/ml</t>
+  </si>
+  <si>
     <t>IC28= 62.5 ug/ml</t>
   </si>
   <si>
-    <t>0.15 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>BILOBETIN</t>
   </si>
   <si>
     <t>IC34.3= 62.5 ug/ml</t>
   </si>
   <si>
     <t>BIS-DEMETHOXYCURCUMIN</t>
   </si>
   <si>
     <t>BISEPOXYLIGNAN</t>
   </si>
   <si>
     <t>BISMURRAYAFOLINE-E</t>
   </si>
   <si>
     <t>BIXIN</t>
   </si>
   <si>
     <t>BOLDINE</t>
   </si>
   <si>
     <t>IC50=17-33 ug/ml</t>
   </si>
   <si>
     <t>BOSWELLIC-ACID</t>
@@ -613,65 +613,65 @@
   <si>
     <t>BROUSSOFLAVAN-A</t>
   </si>
   <si>
     <t>BROUSSOFLAVONOL-F</t>
   </si>
   <si>
     <t>BROUSSOFLAVONOL-G</t>
   </si>
   <si>
     <t>BRUCINE</t>
   </si>
   <si>
     <t>BUPLUERAN-2IIC</t>
   </si>
   <si>
     <t>BUTEIN</t>
   </si>
   <si>
     <t>1,000 uM</t>
   </si>
   <si>
     <t>CAFFEIC-ACID</t>
   </si>
   <si>
+    <t>1/2 BHA</t>
+  </si>
+  <si>
+    <t>50 uM</t>
+  </si>
+  <si>
+    <t>IC57=30 ppm</t>
+  </si>
+  <si>
     <t>1/3 quercetin</t>
   </si>
   <si>
     <t>1.3 x Vit. E</t>
   </si>
   <si>
-    <t>50 uM</t>
-[...7 lines deleted...]
-  <si>
     <t>CAFFEINE</t>
   </si>
   <si>
     <t>CAFFEOYL-L-MALIC-ACID</t>
   </si>
   <si>
     <t>ED50=9.5 uM</t>
   </si>
   <si>
     <t>CAMPESTEROL</t>
   </si>
   <si>
     <t>IC37=10 uM</t>
   </si>
   <si>
     <t>CAMPESTERYL-FERULATE</t>
   </si>
   <si>
     <t>CAMPHENE</t>
   </si>
   <si>
     <t>CAPSAICIN</t>
   </si>
   <si>
     <t>CAPSAICINOL</t>
@@ -688,56 +688,56 @@
   <si>
     <t>IC50=0.81 uM</t>
   </si>
   <si>
     <t>CARNOSOL</t>
   </si>
   <si>
     <t>McEvily, A.J., Iyengar, R., and Gross, A.T. Inhibition of Polyphenol Oxidase by Phenolic Compounds. Phenolic Compounds in Food and Their Effects on Health, Ch.25.</t>
   </si>
   <si>
     <t>CARNOSOLIC-ACID</t>
   </si>
   <si>
     <t>CARVACROL</t>
   </si>
   <si>
     <t>Jimenez, J., Navarro, M.C., Montilla, M.P., Martin, A. and Martinez, A. 1993. Thymus zygis Oil: Its Effects on CCl4-Induced Hepatotoxicity and Free Radical Scavenger Activity. JEO5: 153-8.</t>
   </si>
   <si>
     <t>CATALASE</t>
   </si>
   <si>
     <t>CATECHIN</t>
   </si>
   <si>
+    <t>IC50=0.19 uM</t>
+  </si>
+  <si>
     <t>2.4 x Vit. E</t>
   </si>
   <si>
-    <t>IC50=0.19 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>CATECHOL</t>
   </si>
   <si>
     <t>CELESTROL</t>
   </si>
   <si>
     <t>CEPHARANTHINE</t>
   </si>
   <si>
     <t>IC50=25 uM</t>
   </si>
   <si>
     <t>CHAMAZULENE</t>
   </si>
   <si>
     <t>CHLOROGENIC-ACID</t>
   </si>
   <si>
     <t>IC53=200 ppm</t>
   </si>
   <si>
     <t>Huang, M-T., and Ferraro, T. Phenolic Compounds in Food and Cancer Prevention. Phenolic Compounds in Food and Their Effects on Health, Ch.2 p.21.</t>
   </si>
   <si>
     <t>IC50=54.2 uM</t>
@@ -904,56 +904,56 @@
   <si>
     <t>Phenolic Compounds in Food and Their Effects on Health. Antioxidants &amp; Cancer Prevention. Huang, M.T., Ho, C.T. and Lee, C.Y. eds. 1992. ACS Symposium Series 507.ACS, Washington 402 pp.</t>
   </si>
   <si>
     <t>CORYPALMINE</t>
   </si>
   <si>
     <t>IC50=49-&gt;100 ug/ml</t>
   </si>
   <si>
     <t>CROCETIN</t>
   </si>
   <si>
     <t>CURCUMIN</t>
   </si>
   <si>
     <t>1/3 BHA</t>
   </si>
   <si>
     <t>IC50=500 uM</t>
   </si>
   <si>
     <t>CYANIDIN</t>
   </si>
   <si>
+    <t>4.4 x Vit. E</t>
+  </si>
+  <si>
     <t>ID50=3.5-22 uM</t>
   </si>
   <si>
-    <t>4.4 x Vit. E</t>
-[...1 lines deleted...]
-  <si>
     <t>CYANIDIN-3,5-DIGLYCOSIDE</t>
   </si>
   <si>
     <t>CYANIDIN-3-O-BETA-D-GLUCOSIDE</t>
   </si>
   <si>
     <t>CYANIDIN-3-O-GALACTOSIDE</t>
   </si>
   <si>
     <t>CYANIDIN-3-O-GLUCOSIDE</t>
   </si>
   <si>
     <t>CYANIDIN-3-RUTINOSIDE</t>
   </si>
   <si>
     <t>CYANIDOL</t>
   </si>
   <si>
     <t>CYSTEINE</t>
   </si>
   <si>
     <t>DAIDZEIN</t>
   </si>
   <si>
     <t>1/4 quercetin</t>
@@ -1054,158 +1054,158 @@
   <si>
     <t>ELLAGIC-ACID</t>
   </si>
   <si>
     <t>2/3 quercetin</t>
   </si>
   <si>
     <t>&gt;50 x tocopherol</t>
   </si>
   <si>
     <t>Osawa, T. Phenolic Antioxidants in Dietary Plants as Antimutagens.Phenolic Compounds in Food and Their Effects on Health, Ch.11 p.142.</t>
   </si>
   <si>
     <t>IC98=30 ppm</t>
   </si>
   <si>
     <t>ELLAGITANNIN</t>
   </si>
   <si>
     <t>EMBELIN</t>
   </si>
   <si>
     <t>EPICATECHIN</t>
   </si>
   <si>
+    <t>2.5 x Vit. E</t>
+  </si>
+  <si>
+    <t>IC50=10.2 uM</t>
+  </si>
+  <si>
+    <t>3/4 quercetin</t>
+  </si>
+  <si>
     <t>Uchida, U., Ohta, H., Niwa, M., Mori, A., Nonaka, G-i., Nishioka, I., and Zaki, M. 1989. Prolongation of Life Span of Stroke-Prone Spontaneously Hypertensive Rats (SHRSP) Ingesting Persimmon Tannin. Chem. Pharm. Bull. 38(4): 1049-1052, 1990.</t>
   </si>
   <si>
-    <t>2.5 x Vit. E</t>
-[...7 lines deleted...]
-  <si>
     <t>EPICATECHIN-3-O-GALLATE</t>
   </si>
   <si>
     <t>EPICATECHIN-GALLATE</t>
   </si>
   <si>
     <t>EPIGALLOCATECHIN</t>
   </si>
   <si>
     <t>EPIGALLOCATECHIN-3-O-GALLATE</t>
   </si>
   <si>
     <t>EPIROSMANAL</t>
   </si>
   <si>
     <t>ERIODICTYOL</t>
   </si>
   <si>
     <t>ESCIN</t>
   </si>
   <si>
     <t>ESCULIN</t>
   </si>
   <si>
     <t>ETHYL-BETA-D-GLUCOPYRANOSYL-TUBERONATE</t>
   </si>
   <si>
     <t>ETHYL-GALLATE</t>
   </si>
   <si>
     <t>EUCHRESTINE-B</t>
   </si>
   <si>
     <t>EUGENOL</t>
   </si>
   <si>
     <t>IC65=30 ppm</t>
   </si>
   <si>
     <t>EUPATRIOL</t>
   </si>
   <si>
     <t>FERULIC-ACID</t>
   </si>
   <si>
+    <t>EC50=9-15 ug/ml</t>
+  </si>
+  <si>
     <t>3,000 uM</t>
   </si>
   <si>
     <t>IC51=200 ppm</t>
   </si>
   <si>
-    <t>EC50=9-15 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>FERULOYLHISTAMINE</t>
   </si>
   <si>
     <t>FISETIN</t>
   </si>
   <si>
     <t>FORSYTHOSIDE-B</t>
   </si>
   <si>
     <t>ED50=1 uM</t>
   </si>
   <si>
     <t>FRAXIN</t>
   </si>
   <si>
     <t>FUCOXANTHIN</t>
   </si>
   <si>
     <t>FUMARIC-ACID</t>
   </si>
   <si>
     <t>Merck 11th Edition</t>
   </si>
   <si>
     <t>FURANEOL</t>
   </si>
   <si>
     <t>GALANGIN</t>
   </si>
   <si>
     <t>GALLIC-ACID</t>
   </si>
   <si>
+    <t>7 x quercetin</t>
+  </si>
+  <si>
+    <t>IC44=33 ppm</t>
+  </si>
+  <si>
     <t>2/3 BHA</t>
   </si>
   <si>
-    <t>7 x quercetin</t>
-[...4 lines deleted...]
-  <si>
     <t>GALLIC-ACID-4-O-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>GAMMA-ORYZANOL</t>
   </si>
   <si>
     <t>GAMMA-TERPINENE</t>
   </si>
   <si>
     <t>GAMMA-TOCOPHEROL</t>
   </si>
   <si>
     <t>10-15 ug/g</t>
   </si>
   <si>
     <t>GAMMA-TOCOTRIENOL</t>
   </si>
   <si>
     <t>GARCINOL</t>
   </si>
   <si>
     <t>(1/2 tocopherol)</t>
   </si>
   <si>
     <t>GARDENOSIDE</t>
@@ -1444,56 +1444,56 @@
   <si>
     <t>ISOTERCHEBIN</t>
   </si>
   <si>
     <t>ISOTHYMONIN</t>
   </si>
   <si>
     <t>ISOTHYMUSIN</t>
   </si>
   <si>
     <t>ISOTORACHRYSONE</t>
   </si>
   <si>
     <t>IC50=1.64 uM</t>
   </si>
   <si>
     <t>ISOVITEXIN</t>
   </si>
   <si>
     <t>&gt;BHA</t>
   </si>
   <si>
     <t>KAEMPFEROL</t>
   </si>
   <si>
+    <t>IC50=40 uM</t>
+  </si>
+  <si>
     <t>IC50=1.2 ug/ml</t>
   </si>
   <si>
-    <t>IC50=40 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>KAEMPFEROL-3-O-ALPHA-ARABINOPYRANOSIDE-2''-GALLATE</t>
   </si>
   <si>
     <t>KAEMPFEROL-3-O-ALPHA-L-RHAMNOPYRANOSYL-(1-&gt;6)-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC4.5=30 uM</t>
   </si>
   <si>
     <t>KAEMPFEROL-3-O-BETA-D-GLUCOPYRANOSYL-(1-&gt;2)-[ALPHA-L-RHAMNOPYRANOSYL-(1-&gt;6)-BETA-D-GALACTOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC29=30 uM</t>
   </si>
   <si>
     <t>KAEMPFEROL-3-O-GALACTOSIDE</t>
   </si>
   <si>
     <t>KAEMPFEROL-7-O-RHAMNOSIDE</t>
   </si>
   <si>
     <t>1/5 quercetin</t>
   </si>
   <si>
     <t>L-ALANINE</t>
@@ -1684,59 +1684,59 @@
   <si>
     <t>METHYL-P-HYDROXYBENZOATE</t>
   </si>
   <si>
     <t>METHYL-SALICYLATE</t>
   </si>
   <si>
     <t>METHYLHYDROQUINONE</t>
   </si>
   <si>
     <t>MORELLOFLAVONE</t>
   </si>
   <si>
     <t>MORIN</t>
   </si>
   <si>
     <t>IC50=1.73mM</t>
   </si>
   <si>
     <t>MYRCENE</t>
   </si>
   <si>
     <t>MYRICETIN</t>
   </si>
   <si>
+    <t>IC50=3.9 ug/ml</t>
+  </si>
+  <si>
+    <t>IC99=200 ppm</t>
+  </si>
+  <si>
     <t>1.4 uM</t>
   </si>
   <si>
-    <t>IC50=3.9 ug/ml</t>
-[...4 lines deleted...]
-  <si>
     <t>MYRICETIN-3-O-ALPHA-L-ARABINOPYRANOSIDE</t>
   </si>
   <si>
     <t>MYRICITRIN</t>
   </si>
   <si>
     <t>MYRIGALONE-B</t>
   </si>
   <si>
     <t>MYRISTIC-ACID</t>
   </si>
   <si>
     <t>MYRISTICIN</t>
   </si>
   <si>
     <t>25-100 mg/kg/orl</t>
   </si>
   <si>
     <t>MYRISTOLEIC-ACID</t>
   </si>
   <si>
     <t>IC60=60</t>
   </si>
   <si>
     <t>N,N'-[2,2'-(5,5'-DIHYDROXY-4,4'-BI-1H-INDOL-3,3'-YL)-DIETHYL]-DI-P-COUMARAMIDE</t>
@@ -1786,59 +1786,59 @@
   <si>
     <t>NARINGENIN</t>
   </si>
   <si>
     <t>NARINGIN</t>
   </si>
   <si>
     <t>NASUNIN</t>
   </si>
   <si>
     <t>Jap. J. Pharmacology, 40: 138.</t>
   </si>
   <si>
     <t>NEOANDROGRAPHOLIDE</t>
   </si>
   <si>
     <t>NEOHESPERIDIN</t>
   </si>
   <si>
     <t>NORBIXIN</t>
   </si>
   <si>
     <t>NORDIHYDROGUAIARETIC-ACID</t>
   </si>
   <si>
+    <t>100-200 mg/kg</t>
+  </si>
+  <si>
     <t>5-100</t>
   </si>
   <si>
     <t>UNESCO. 1960. Medicinal Plants of the Arid Zones. eds.(botany) I.C. Chopra, B.K. Abrol and K.L. Hands; eds (pharmacology), R. Paris and G. Dillemann  UNESCO, Place de Fontenoy, Paris 7E. 96 pp.</t>
   </si>
   <si>
-    <t>100-200 mg/kg</t>
-[...1 lines deleted...]
-  <si>
     <t>NORISOGUAIACIN</t>
   </si>
   <si>
     <t>NOTHOFAGIN</t>
   </si>
   <si>
     <t>OCTYL-GALLATE</t>
   </si>
   <si>
     <t>OLEANOLIC-ACID</t>
   </si>
   <si>
     <t>Balanehru, S. and Nagarajan, B. 1992. Intervention of Adriamycin Induced Free Radical Damage. Biochemistry International 28(4): 735-744, 1992.</t>
   </si>
   <si>
     <t>OLEUROPEIN</t>
   </si>
   <si>
     <t>IC49=10 uM</t>
   </si>
   <si>
     <t>OPC</t>
   </si>
   <si>
     <t>OPCS</t>
@@ -2002,110 +2002,110 @@
   <si>
     <t>PROCYANIDIN-B-5-3,3'-DI-O-GALLATE</t>
   </si>
   <si>
     <t>IC50=0.42 ug/ml</t>
   </si>
   <si>
     <t>PROCYANIDIN-C-1-3,3',3''-TRI-O-GALLATE</t>
   </si>
   <si>
     <t>IC50=0.62 ug/ml</t>
   </si>
   <si>
     <t>PROCYANIDINS</t>
   </si>
   <si>
     <t>PROPYL-GALLATE</t>
   </si>
   <si>
     <t>PROTOCATECHUALDEHYDE</t>
   </si>
   <si>
     <t>PROTOCATECHUIC-ACID</t>
   </si>
   <si>
+    <t>10 x alpha-tocopherol</t>
+  </si>
+  <si>
     <t>1/2 BHT</t>
   </si>
   <si>
-    <t>10 x alpha-tocopherol</t>
-[...1 lines deleted...]
-  <si>
     <t>PROTOPAPAVERINE</t>
   </si>
   <si>
     <t>IC50=61 uM</t>
   </si>
   <si>
     <t>PRUNUSOL</t>
   </si>
   <si>
     <t>PTEROSTILBENE</t>
   </si>
   <si>
     <t>PUERARIN</t>
   </si>
   <si>
     <t>PUNICACORTEIN</t>
   </si>
   <si>
     <t>PUNICALAGIN</t>
   </si>
   <si>
     <t>PURPUROGALLIN</t>
   </si>
   <si>
     <t>PYCNOGENOL</t>
   </si>
   <si>
     <t>PYROCATECHOL</t>
   </si>
   <si>
     <t>PYROGALLOL</t>
   </si>
   <si>
     <t>QUERCETAGENIN-7-O-GLUCOSIDE</t>
   </si>
   <si>
     <t>QUERCETAGETIN</t>
   </si>
   <si>
     <t>QUERCETIN</t>
   </si>
   <si>
+    <t>IC96=300 ppm</t>
+  </si>
+  <si>
+    <t>4.7 x Vit. E</t>
+  </si>
+  <si>
     <t>ED50=2.3 uM</t>
   </si>
   <si>
     <t>IC47=10 uM</t>
   </si>
   <si>
-    <t>IC96=300 ppm</t>
-[...4 lines deleted...]
-  <si>
     <t>QUERCETIN-3,4'-DIGLUCOSIDE</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-ALPHA-ARABINOPYRANOSIDE-2''-GALLATE</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-ALPHA-L-RHAMNOPYRANOSYL-(1-&gt;6)-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC80=30 uM</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC86=30 uM</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-BETA-D-GLUCOPYRANOSYL-(1--&gt;6)-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-BETA-D-GLUCOPYRANOSYL-(1-&gt;2)-ALPHA-L-RHAMNOPYRANOSYL-(1-&gt;6)-BETA-D-GALACOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC81=30 uM</t>
@@ -2254,54 +2254,54 @@
   <si>
     <t>100-200 (-400) ug/man/day</t>
   </si>
   <si>
     <t>SESAMIN</t>
   </si>
   <si>
     <t>IC33=2.5 ug/ml</t>
   </si>
   <si>
     <t>IC50=58 uM</t>
   </si>
   <si>
     <t>SESAMINOL</t>
   </si>
   <si>
     <t>(=tocopherol)</t>
   </si>
   <si>
     <t>SESAMINOL-GOSSYPOL</t>
   </si>
   <si>
     <t>SESAMOL</t>
   </si>
   <si>
+    <t>IC50=</t>
+  </si>
+  <si>
     <t>IC70=30 ppm</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=</t>
   </si>
   <si>
     <t>SESAMOLIN</t>
   </si>
   <si>
     <t>SESAMOLINOL</t>
   </si>
   <si>
     <t>SHIKIMIC-ACID</t>
   </si>
   <si>
     <t>SILIBININ</t>
   </si>
   <si>
     <t>SILYBIN</t>
   </si>
   <si>
     <t>SILYMARIN</t>
   </si>
   <si>
     <t>10 x tocopherol</t>
   </si>
   <si>
     <t>SINAPIC-ACID</t>
   </si>
@@ -3879,59 +3879,59 @@
       <c r="B140" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
         <v>198</v>
       </c>
       <c r="B141" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
         <v>198</v>
       </c>
       <c r="B142" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
         <v>198</v>
       </c>
       <c r="B143" t="s">
-        <v>201</v>
+        <v>24</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
         <v>198</v>
       </c>
       <c r="B144" t="s">
-        <v>24</v>
+        <v>201</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
         <v>198</v>
       </c>
       <c r="B145" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
         <v>198</v>
       </c>
       <c r="B146" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" t="s">
@@ -4579,122 +4579,122 @@
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
         <v>338</v>
       </c>
       <c r="B244" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
         <v>345</v>
       </c>
       <c r="B247" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C247" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
         <v>345</v>
       </c>
       <c r="B248" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
         <v>345</v>
       </c>
       <c r="B249" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
         <v>345</v>
       </c>
       <c r="B250" t="s">
+        <v>13</v>
+      </c>
+      <c r="C250" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">
         <v>350</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
         <v>351</v>
       </c>
       <c r="B252" t="s">
         <v>22</v>
       </c>
       <c r="C252" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
         <v>352</v>
       </c>
       <c r="B253" t="s">
         <v>17</v>
       </c>
       <c r="C253" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" t="s">
         <v>353</v>
       </c>
       <c r="B254" t="s">
         <v>20</v>
       </c>
       <c r="C254" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
         <v>357</v>
       </c>
       <c r="C258" t="s">
         <v>117</v>
       </c>
     </row>
@@ -4726,75 +4726,75 @@
       <c r="A262" t="s">
         <v>361</v>
       </c>
       <c r="B262" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" t="s">
         <v>361</v>
       </c>
       <c r="B263" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" t="s">
         <v>364</v>
       </c>
       <c r="B265" t="s">
-        <v>365</v>
+        <v>202</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" t="s">
         <v>364</v>
       </c>
       <c r="B266" t="s">
-        <v>366</v>
+        <v>199</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" t="s">
         <v>364</v>
       </c>
       <c r="B267" t="s">
-        <v>199</v>
+        <v>365</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" t="s">
         <v>364</v>
       </c>
       <c r="B268" t="s">
-        <v>202</v>
+        <v>366</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" t="s">
         <v>364</v>
       </c>
       <c r="B269" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" t="s">
         <v>369</v>
       </c>
       <c r="C271" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" t="s">
@@ -4863,59 +4863,59 @@
       <c r="A281" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" t="s">
         <v>383</v>
       </c>
       <c r="C282" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" t="s">
         <v>384</v>
       </c>
       <c r="C283" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" t="s">
         <v>385</v>
       </c>
       <c r="B284" t="s">
-        <v>239</v>
+        <v>386</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" t="s">
         <v>385</v>
       </c>
       <c r="B285" t="s">
-        <v>386</v>
+        <v>239</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" t="s">
         <v>388</v>
       </c>
       <c r="B287" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" t="s">
         <v>391</v>
       </c>
     </row>
@@ -5257,59 +5257,59 @@
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" t="s">
         <v>459</v>
       </c>
       <c r="B339" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" t="s">
         <v>461</v>
       </c>
       <c r="B340" t="s">
-        <v>462</v>
+        <v>306</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" t="s">
         <v>461</v>
       </c>
       <c r="B341" t="s">
-        <v>306</v>
+        <v>462</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" t="s">
         <v>463</v>
       </c>
       <c r="C342" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" t="s">
         <v>466</v>
       </c>
     </row>
@@ -5349,59 +5349,59 @@
     </row>
     <row r="351" spans="1:3">
       <c r="A351" t="s">
         <v>473</v>
       </c>
       <c r="B351" t="e">
         <v>#NAME?</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" t="s">
         <v>473</v>
       </c>
       <c r="B352" t="s">
         <v>474</v>
       </c>
       <c r="C352" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" t="s">
         <v>475</v>
       </c>
       <c r="B353" t="s">
-        <v>476</v>
+        <v>348</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" t="s">
         <v>475</v>
       </c>
       <c r="B354" t="s">
-        <v>349</v>
+        <v>476</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" t="s">
         <v>475</v>
       </c>
       <c r="B355" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" t="s">
         <v>478</v>
       </c>
       <c r="C356" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
         <v>479</v>
       </c>
       <c r="B357" t="s">
         <v>480</v>
       </c>
@@ -5772,61 +5772,61 @@
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" t="s">
         <v>554</v>
       </c>
       <c r="C413" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" t="s">
         <v>555</v>
       </c>
       <c r="B414" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" t="s">
         <v>555</v>
       </c>
       <c r="B415" t="s">
         <v>557</v>
       </c>
+      <c r="C415" t="s">
+        <v>288</v>
+      </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" t="s">
         <v>555</v>
       </c>
       <c r="B416" t="s">
         <v>558</v>
       </c>
-      <c r="C416" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" t="s">
         <v>559</v>
       </c>
       <c r="C417" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" t="s">
         <v>562</v>
       </c>
       <c r="B420" t="s">
         <v>492</v>
@@ -5924,140 +5924,140 @@
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" t="s">
         <v>579</v>
       </c>
       <c r="C435" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" t="s">
         <v>582</v>
       </c>
       <c r="B438" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" t="s">
         <v>584</v>
       </c>
       <c r="C440" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" t="s">
         <v>587</v>
       </c>
       <c r="B443" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" t="s">
         <v>589</v>
       </c>
       <c r="B445" t="s">
         <v>590</v>
       </c>
-      <c r="C445" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" t="s">
         <v>589</v>
       </c>
       <c r="B446" t="s">
+        <v>591</v>
+      </c>
+      <c r="C446" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" t="s">
         <v>595</v>
       </c>
       <c r="C449" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" t="s">
         <v>596</v>
       </c>
-      <c r="C450" t="s">
-        <v>597</v>
+      <c r="B450" t="s">
+        <v>319</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" t="s">
         <v>596</v>
       </c>
-      <c r="B451" t="s">
-        <v>319</v>
+      <c r="C451" t="s">
+        <v>597</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" t="s">
         <v>598</v>
       </c>
       <c r="B452" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" t="s">
         <v>602</v>
       </c>
     </row>
@@ -6343,59 +6343,59 @@
       <c r="A499" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" t="s">
         <v>659</v>
       </c>
       <c r="B500" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" t="s">
         <v>660</v>
       </c>
       <c r="B501" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" t="s">
         <v>661</v>
       </c>
       <c r="B502" t="s">
-        <v>339</v>
+        <v>662</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" t="s">
         <v>661</v>
       </c>
       <c r="B503" t="s">
-        <v>662</v>
+        <v>339</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" t="s">
         <v>661</v>
       </c>
       <c r="B504" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" t="s">
         <v>664</v>
       </c>
       <c r="B505" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" t="s">
@@ -6448,70 +6448,70 @@
       <c r="C514" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" t="s">
         <v>676</v>
       </c>
       <c r="C516" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" t="s">
         <v>677</v>
       </c>
       <c r="B517" t="s">
         <v>678</v>
       </c>
       <c r="C517" t="s">
-        <v>154</v>
+        <v>288</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" t="s">
         <v>677</v>
       </c>
       <c r="B518" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" t="s">
         <v>677</v>
       </c>
       <c r="B519" t="s">
         <v>680</v>
       </c>
       <c r="C519" t="s">
-        <v>288</v>
+        <v>154</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" t="s">
         <v>677</v>
       </c>
       <c r="B520" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" t="s">
         <v>683</v>
       </c>
       <c r="C522" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" t="s">
@@ -6832,94 +6832,94 @@
       <c r="B568" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" t="s">
         <v>742</v>
       </c>
       <c r="B569" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" t="s">
         <v>744</v>
       </c>
       <c r="C570" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" t="s">
         <v>745</v>
       </c>
       <c r="B571" t="s">
-        <v>638</v>
+        <v>746</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" t="s">
         <v>745</v>
       </c>
       <c r="B572" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>638</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" t="s">
         <v>745</v>
       </c>
       <c r="B573" t="s">
         <v>747</v>
       </c>
+      <c r="C573" t="s">
+        <v>288</v>
+      </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" t="s">
         <v>748</v>
       </c>
       <c r="C574" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" t="s">
         <v>749</v>
       </c>
       <c r="B575" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" t="s">
         <v>750</v>
       </c>
       <c r="B576" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" t="s">
         <v>751</v>
       </c>
       <c r="C577" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" t="s">
         <v>753</v>
       </c>
       <c r="B579" t="s">
         <v>754</v>
       </c>
       <c r="C579" t="s">
         <v>187</v>
       </c>
@@ -7009,99 +7009,99 @@
       <c r="A592" t="s">
         <v>772</v>
       </c>
       <c r="B592" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" t="s">
         <v>774</v>
       </c>
       <c r="B593" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" t="s">
         <v>777</v>
       </c>
       <c r="B595" t="s">
-        <v>778</v>
+        <v>293</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" t="s">
         <v>777</v>
       </c>
       <c r="B596" t="s">
-        <v>293</v>
+        <v>778</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" t="s">
         <v>779</v>
       </c>
       <c r="B597" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" t="s">
         <v>781</v>
       </c>
       <c r="C598" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" t="s">
         <v>782</v>
       </c>
       <c r="B599" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" t="s">
         <v>784</v>
       </c>
       <c r="B600" t="s">
-        <v>644</v>
+        <v>202</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" t="s">
         <v>784</v>
       </c>
       <c r="B601" t="s">
-        <v>199</v>
+        <v>644</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" t="s">
         <v>786</v>
       </c>
       <c r="C603" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" t="s">
         <v>787</v>
       </c>
       <c r="C604" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" t="s">
@@ -7296,67 +7296,67 @@
       <c r="A635" t="s">
         <v>826</v>
       </c>
       <c r="C635" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" t="s">
         <v>828</v>
       </c>
       <c r="B637" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" t="s">
         <v>829</v>
       </c>
       <c r="B638" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" t="s">
         <v>830</v>
       </c>
       <c r="B639" t="s">
-        <v>293</v>
+        <v>831</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" t="s">
         <v>830</v>
       </c>
       <c r="B640" t="s">
-        <v>831</v>
+        <v>293</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" t="s">
         <v>833</v>
       </c>
       <c r="B642" t="e">
         <v>#NAME?</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" t="s">
         <v>834</v>
       </c>
       <c r="B643" t="s">
         <v>371</v>
       </c>
       <c r="C643" t="s">
         <v>154</v>
       </c>