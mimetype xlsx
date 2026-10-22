--- v4 (2026-10-09)
+++ v5 (2026-10-22)
@@ -457,56 +457,56 @@
   <si>
     <t>Jeffery B. Harborne and H. Baxter, eds. 1983. Phytochemical Dictionary. A Handbook of Bioactive Compounds from Plants. Taylor &amp; Frost, London. 791 pp.</t>
   </si>
   <si>
     <t>ANDROGRAPHOLIDE</t>
   </si>
   <si>
     <t>ANDROGRAPHOSIDE</t>
   </si>
   <si>
     <t>ANETHOLE</t>
   </si>
   <si>
     <t>ANISOLE</t>
   </si>
   <si>
     <t>ANTHOCYANIDINS</t>
   </si>
   <si>
     <t>ANTHOCYANINS</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
+    <t>1.5 x Vit. E</t>
+  </si>
+  <si>
     <t>IC28.5=62.5 ug/ml</t>
   </si>
   <si>
-    <t>1.5 x Vit. E</t>
-[...1 lines deleted...]
-  <si>
     <t>APOCYNIN</t>
   </si>
   <si>
     <t>APOMORPHINE</t>
   </si>
   <si>
     <t>IC50=35-37 ug/ml</t>
   </si>
   <si>
     <t>ARENARIOSIDE</t>
   </si>
   <si>
     <t>ED50=1.8 uM</t>
   </si>
   <si>
     <t>Seidel, V., Verholle, M., Malard, Y., Tillequin, F., Fruchart, J-C., Duriez, P., Bailleul, F., Teissier, E. 2000. Phenylpropanoids from Ballota nigra L. Inhibit in vitro LDL Peroxidation. Phytotherapy Research, 14(2): 93-98.</t>
   </si>
   <si>
     <t>ASCORBIC-ACID</t>
   </si>
   <si>
     <t>100 ppm</t>
   </si>
   <si>
     <t>ASCORBYL-PALMITATE</t>
@@ -613,56 +613,56 @@
   <si>
     <t>BROUSSOFLAVAN-A</t>
   </si>
   <si>
     <t>BROUSSOFLAVONOL-F</t>
   </si>
   <si>
     <t>BROUSSOFLAVONOL-G</t>
   </si>
   <si>
     <t>BRUCINE</t>
   </si>
   <si>
     <t>BUPLUERAN-2IIC</t>
   </si>
   <si>
     <t>BUTEIN</t>
   </si>
   <si>
     <t>1,000 uM</t>
   </si>
   <si>
     <t>CAFFEIC-ACID</t>
   </si>
   <si>
+    <t>50 uM</t>
+  </si>
+  <si>
     <t>1/2 BHA</t>
   </si>
   <si>
-    <t>50 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>IC57=30 ppm</t>
   </si>
   <si>
     <t>1/3 quercetin</t>
   </si>
   <si>
     <t>1.3 x Vit. E</t>
   </si>
   <si>
     <t>CAFFEINE</t>
   </si>
   <si>
     <t>CAFFEOYL-L-MALIC-ACID</t>
   </si>
   <si>
     <t>ED50=9.5 uM</t>
   </si>
   <si>
     <t>CAMPESTEROL</t>
   </si>
   <si>
     <t>IC37=10 uM</t>
   </si>
   <si>
     <t>CAMPESTERYL-FERULATE</t>
@@ -688,83 +688,83 @@
   <si>
     <t>IC50=0.81 uM</t>
   </si>
   <si>
     <t>CARNOSOL</t>
   </si>
   <si>
     <t>McEvily, A.J., Iyengar, R., and Gross, A.T. Inhibition of Polyphenol Oxidase by Phenolic Compounds. Phenolic Compounds in Food and Their Effects on Health, Ch.25.</t>
   </si>
   <si>
     <t>CARNOSOLIC-ACID</t>
   </si>
   <si>
     <t>CARVACROL</t>
   </si>
   <si>
     <t>Jimenez, J., Navarro, M.C., Montilla, M.P., Martin, A. and Martinez, A. 1993. Thymus zygis Oil: Its Effects on CCl4-Induced Hepatotoxicity and Free Radical Scavenger Activity. JEO5: 153-8.</t>
   </si>
   <si>
     <t>CATALASE</t>
   </si>
   <si>
     <t>CATECHIN</t>
   </si>
   <si>
+    <t>2.4 x Vit. E</t>
+  </si>
+  <si>
     <t>IC50=0.19 uM</t>
   </si>
   <si>
-    <t>2.4 x Vit. E</t>
-[...1 lines deleted...]
-  <si>
     <t>CATECHOL</t>
   </si>
   <si>
     <t>CELESTROL</t>
   </si>
   <si>
     <t>CEPHARANTHINE</t>
   </si>
   <si>
     <t>IC50=25 uM</t>
   </si>
   <si>
     <t>CHAMAZULENE</t>
   </si>
   <si>
     <t>CHLOROGENIC-ACID</t>
   </si>
   <si>
+    <t>IC50=54.2 uM</t>
+  </si>
+  <si>
     <t>IC53=200 ppm</t>
   </si>
   <si>
     <t>Huang, M-T., and Ferraro, T. Phenolic Compounds in Food and Cancer Prevention. Phenolic Compounds in Food and Their Effects on Health, Ch.2 p.21.</t>
   </si>
   <si>
-    <t>IC50=54.2 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>IC80=12 uM</t>
   </si>
   <si>
     <t>CHLOROPHORIN</t>
   </si>
   <si>
     <t>CHLOROPHYLL</t>
   </si>
   <si>
     <t>CHOLESTEROL</t>
   </si>
   <si>
     <t>IC43=10 uM</t>
   </si>
   <si>
     <t>CHRYSOERIOL</t>
   </si>
   <si>
     <t>CIMICIFUGIC-ACID-A</t>
   </si>
   <si>
     <t>IC50=24-32 uM</t>
   </si>
   <si>
     <t>CIMICIFUGIC-ACID-B</t>
@@ -904,56 +904,56 @@
   <si>
     <t>Phenolic Compounds in Food and Their Effects on Health. Antioxidants &amp; Cancer Prevention. Huang, M.T., Ho, C.T. and Lee, C.Y. eds. 1992. ACS Symposium Series 507.ACS, Washington 402 pp.</t>
   </si>
   <si>
     <t>CORYPALMINE</t>
   </si>
   <si>
     <t>IC50=49-&gt;100 ug/ml</t>
   </si>
   <si>
     <t>CROCETIN</t>
   </si>
   <si>
     <t>CURCUMIN</t>
   </si>
   <si>
     <t>1/3 BHA</t>
   </si>
   <si>
     <t>IC50=500 uM</t>
   </si>
   <si>
     <t>CYANIDIN</t>
   </si>
   <si>
+    <t>ID50=3.5-22 uM</t>
+  </si>
+  <si>
     <t>4.4 x Vit. E</t>
   </si>
   <si>
-    <t>ID50=3.5-22 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>CYANIDIN-3,5-DIGLYCOSIDE</t>
   </si>
   <si>
     <t>CYANIDIN-3-O-BETA-D-GLUCOSIDE</t>
   </si>
   <si>
     <t>CYANIDIN-3-O-GALACTOSIDE</t>
   </si>
   <si>
     <t>CYANIDIN-3-O-GLUCOSIDE</t>
   </si>
   <si>
     <t>CYANIDIN-3-RUTINOSIDE</t>
   </si>
   <si>
     <t>CYANIDOL</t>
   </si>
   <si>
     <t>CYSTEINE</t>
   </si>
   <si>
     <t>DAIDZEIN</t>
   </si>
   <si>
     <t>1/4 quercetin</t>
@@ -1153,59 +1153,59 @@
   <si>
     <t>ED50=1 uM</t>
   </si>
   <si>
     <t>FRAXIN</t>
   </si>
   <si>
     <t>FUCOXANTHIN</t>
   </si>
   <si>
     <t>FUMARIC-ACID</t>
   </si>
   <si>
     <t>Merck 11th Edition</t>
   </si>
   <si>
     <t>FURANEOL</t>
   </si>
   <si>
     <t>GALANGIN</t>
   </si>
   <si>
     <t>GALLIC-ACID</t>
   </si>
   <si>
+    <t>IC44=33 ppm</t>
+  </si>
+  <si>
+    <t>2/3 BHA</t>
+  </si>
+  <si>
     <t>7 x quercetin</t>
   </si>
   <si>
-    <t>IC44=33 ppm</t>
-[...4 lines deleted...]
-  <si>
     <t>GALLIC-ACID-4-O-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>GAMMA-ORYZANOL</t>
   </si>
   <si>
     <t>GAMMA-TERPINENE</t>
   </si>
   <si>
     <t>GAMMA-TOCOPHEROL</t>
   </si>
   <si>
     <t>10-15 ug/g</t>
   </si>
   <si>
     <t>GAMMA-TOCOTRIENOL</t>
   </si>
   <si>
     <t>GARCINOL</t>
   </si>
   <si>
     <t>(1/2 tocopherol)</t>
   </si>
   <si>
     <t>GARDENOSIDE</t>
@@ -1786,59 +1786,59 @@
   <si>
     <t>NARINGENIN</t>
   </si>
   <si>
     <t>NARINGIN</t>
   </si>
   <si>
     <t>NASUNIN</t>
   </si>
   <si>
     <t>Jap. J. Pharmacology, 40: 138.</t>
   </si>
   <si>
     <t>NEOANDROGRAPHOLIDE</t>
   </si>
   <si>
     <t>NEOHESPERIDIN</t>
   </si>
   <si>
     <t>NORBIXIN</t>
   </si>
   <si>
     <t>NORDIHYDROGUAIARETIC-ACID</t>
   </si>
   <si>
+    <t>5-100</t>
+  </si>
+  <si>
+    <t>UNESCO. 1960. Medicinal Plants of the Arid Zones. eds.(botany) I.C. Chopra, B.K. Abrol and K.L. Hands; eds (pharmacology), R. Paris and G. Dillemann  UNESCO, Place de Fontenoy, Paris 7E. 96 pp.</t>
+  </si>
+  <si>
     <t>100-200 mg/kg</t>
   </si>
   <si>
-    <t>5-100</t>
-[...4 lines deleted...]
-  <si>
     <t>NORISOGUAIACIN</t>
   </si>
   <si>
     <t>NOTHOFAGIN</t>
   </si>
   <si>
     <t>OCTYL-GALLATE</t>
   </si>
   <si>
     <t>OLEANOLIC-ACID</t>
   </si>
   <si>
     <t>Balanehru, S. and Nagarajan, B. 1992. Intervention of Adriamycin Induced Free Radical Damage. Biochemistry International 28(4): 735-744, 1992.</t>
   </si>
   <si>
     <t>OLEUROPEIN</t>
   </si>
   <si>
     <t>IC49=10 uM</t>
   </si>
   <si>
     <t>OPC</t>
   </si>
   <si>
     <t>OPCS</t>
@@ -2050,62 +2050,62 @@
   <si>
     <t>PUNICALAGIN</t>
   </si>
   <si>
     <t>PURPUROGALLIN</t>
   </si>
   <si>
     <t>PYCNOGENOL</t>
   </si>
   <si>
     <t>PYROCATECHOL</t>
   </si>
   <si>
     <t>PYROGALLOL</t>
   </si>
   <si>
     <t>QUERCETAGENIN-7-O-GLUCOSIDE</t>
   </si>
   <si>
     <t>QUERCETAGETIN</t>
   </si>
   <si>
     <t>QUERCETIN</t>
   </si>
   <si>
+    <t>4.7 x Vit. E</t>
+  </si>
+  <si>
+    <t>ED50=2.3 uM</t>
+  </si>
+  <si>
+    <t>IC47=10 uM</t>
+  </si>
+  <si>
     <t>IC96=300 ppm</t>
   </si>
   <si>
-    <t>4.7 x Vit. E</t>
-[...7 lines deleted...]
-  <si>
     <t>QUERCETIN-3,4'-DIGLUCOSIDE</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-ALPHA-ARABINOPYRANOSIDE-2''-GALLATE</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-ALPHA-L-RHAMNOPYRANOSYL-(1-&gt;6)-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC80=30 uM</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC86=30 uM</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-BETA-D-GLUCOPYRANOSYL-(1--&gt;6)-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-BETA-D-GLUCOPYRANOSYL-(1-&gt;2)-ALPHA-L-RHAMNOPYRANOSYL-(1-&gt;6)-BETA-D-GALACOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC81=30 uM</t>
@@ -2236,54 +2236,54 @@
   <si>
     <t>IC37=0.5 ug/ml</t>
   </si>
   <si>
     <t>SCOPOLETIN</t>
   </si>
   <si>
     <t>SCUTELLAREIN</t>
   </si>
   <si>
     <t>SCUTELLAREIN-7-O-GLUCURONIDE</t>
   </si>
   <si>
     <t>SECOISOLARICIRESINOL</t>
   </si>
   <si>
     <t>SELENIUM</t>
   </si>
   <si>
     <t>100-200 (-400) ug/man/day</t>
   </si>
   <si>
     <t>SESAMIN</t>
   </si>
   <si>
+    <t>IC50=58 uM</t>
+  </si>
+  <si>
     <t>IC33=2.5 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=58 uM</t>
   </si>
   <si>
     <t>SESAMINOL</t>
   </si>
   <si>
     <t>(=tocopherol)</t>
   </si>
   <si>
     <t>SESAMINOL-GOSSYPOL</t>
   </si>
   <si>
     <t>SESAMOL</t>
   </si>
   <si>
     <t>IC50=</t>
   </si>
   <si>
     <t>IC70=30 ppm</t>
   </si>
   <si>
     <t>SESAMOLIN</t>
   </si>
   <si>
     <t>SESAMOLINOL</t>
   </si>
@@ -3871,59 +3871,59 @@
       <c r="A139" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
         <v>196</v>
       </c>
       <c r="B140" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
         <v>198</v>
       </c>
       <c r="B141" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
         <v>198</v>
       </c>
       <c r="B142" t="s">
-        <v>200</v>
+        <v>24</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
         <v>198</v>
       </c>
       <c r="B143" t="s">
-        <v>24</v>
+        <v>200</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
         <v>198</v>
       </c>
       <c r="B144" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
         <v>198</v>
       </c>
       <c r="B145" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
         <v>198</v>
       </c>
       <c r="B146" t="s">
         <v>203</v>
       </c>
@@ -4044,59 +4044,59 @@
     <row r="163" spans="1:3">
       <c r="A163" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
         <v>228</v>
       </c>
       <c r="B164" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
         <v>231</v>
       </c>
       <c r="B166" t="s">
         <v>232</v>
       </c>
-      <c r="C166" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
         <v>231</v>
       </c>
       <c r="B167" t="s">
+        <v>233</v>
+      </c>
+      <c r="C167" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
         <v>231</v>
       </c>
       <c r="B168" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
         <v>238</v>
       </c>
@@ -4734,51 +4734,51 @@
       <c r="A263" t="s">
         <v>361</v>
       </c>
       <c r="B263" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" t="s">
         <v>364</v>
       </c>
       <c r="B265" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" t="s">
         <v>364</v>
       </c>
       <c r="B266" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" t="s">
         <v>364</v>
       </c>
       <c r="B267" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" t="s">
         <v>364</v>
       </c>
       <c r="B268" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" t="s">
         <v>364</v>
       </c>
       <c r="B269" t="s">
         <v>367</v>
       </c>
@@ -5349,67 +5349,67 @@
     </row>
     <row r="351" spans="1:3">
       <c r="A351" t="s">
         <v>473</v>
       </c>
       <c r="B351" t="e">
         <v>#NAME?</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" t="s">
         <v>473</v>
       </c>
       <c r="B352" t="s">
         <v>474</v>
       </c>
       <c r="C352" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" t="s">
         <v>475</v>
       </c>
       <c r="B353" t="s">
-        <v>348</v>
+        <v>476</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" t="s">
         <v>475</v>
       </c>
       <c r="B354" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" t="s">
         <v>475</v>
       </c>
       <c r="B355" t="s">
-        <v>477</v>
+        <v>348</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" t="s">
         <v>478</v>
       </c>
       <c r="C356" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
         <v>479</v>
       </c>
       <c r="B357" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" t="s">
         <v>481</v>
       </c>
       <c r="B358" t="s">
         <v>482</v>
       </c>
@@ -5924,105 +5924,105 @@
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" t="s">
         <v>579</v>
       </c>
       <c r="C435" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" t="s">
         <v>582</v>
       </c>
       <c r="B438" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" t="s">
         <v>584</v>
       </c>
       <c r="C440" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" t="s">
         <v>587</v>
       </c>
       <c r="B443" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" t="s">
         <v>589</v>
       </c>
       <c r="B445" t="s">
         <v>590</v>
       </c>
+      <c r="C445" t="s">
+        <v>591</v>
+      </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" t="s">
         <v>589</v>
       </c>
       <c r="B446" t="s">
-        <v>591</v>
-[...1 lines deleted...]
-      <c r="C446" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" t="s">
         <v>595</v>
       </c>
       <c r="C449" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" t="s">
         <v>596</v>
       </c>
@@ -6447,80 +6447,80 @@
       </c>
       <c r="C514" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" t="s">
         <v>676</v>
       </c>
       <c r="C516" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" t="s">
         <v>677</v>
       </c>
       <c r="B517" t="s">
         <v>678</v>
       </c>
-      <c r="C517" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" t="s">
         <v>677</v>
       </c>
       <c r="B518" t="s">
         <v>679</v>
       </c>
+      <c r="C518" t="s">
+        <v>154</v>
+      </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" t="s">
         <v>677</v>
       </c>
       <c r="B519" t="s">
         <v>680</v>
       </c>
-      <c r="C519" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" t="s">
         <v>677</v>
       </c>
       <c r="B520" t="s">
         <v>681</v>
       </c>
+      <c r="C520" t="s">
+        <v>288</v>
+      </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" t="s">
         <v>683</v>
       </c>
       <c r="C522" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" t="s">
         <v>684</v>
       </c>
       <c r="B523" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" t="s">
         <v>686</v>
@@ -6875,51 +6875,51 @@
       <c r="C573" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" t="s">
         <v>748</v>
       </c>
       <c r="C574" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" t="s">
         <v>749</v>
       </c>
       <c r="B575" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" t="s">
         <v>750</v>
       </c>
       <c r="B576" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" t="s">
         <v>751</v>
       </c>
       <c r="C577" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" t="s">
         <v>753</v>
       </c>
       <c r="B579" t="s">
         <v>754</v>
       </c>
       <c r="C579" t="s">
         <v>187</v>
       </c>
@@ -7296,51 +7296,51 @@
       <c r="A635" t="s">
         <v>826</v>
       </c>
       <c r="C635" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" t="s">
         <v>828</v>
       </c>
       <c r="B637" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" t="s">
         <v>829</v>
       </c>
       <c r="B638" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" t="s">
         <v>830</v>
       </c>
       <c r="B639" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" t="s">
         <v>830</v>
       </c>
       <c r="B640" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" t="s">