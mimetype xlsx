--- v5 (2026-10-22)
+++ v6 (2026-10-25)
@@ -613,65 +613,65 @@
   <si>
     <t>BROUSSOFLAVAN-A</t>
   </si>
   <si>
     <t>BROUSSOFLAVONOL-F</t>
   </si>
   <si>
     <t>BROUSSOFLAVONOL-G</t>
   </si>
   <si>
     <t>BRUCINE</t>
   </si>
   <si>
     <t>BUPLUERAN-2IIC</t>
   </si>
   <si>
     <t>BUTEIN</t>
   </si>
   <si>
     <t>1,000 uM</t>
   </si>
   <si>
     <t>CAFFEIC-ACID</t>
   </si>
   <si>
+    <t>1/3 quercetin</t>
+  </si>
+  <si>
+    <t>1.3 x Vit. E</t>
+  </si>
+  <si>
     <t>50 uM</t>
   </si>
   <si>
     <t>1/2 BHA</t>
   </si>
   <si>
     <t>IC57=30 ppm</t>
   </si>
   <si>
-    <t>1/3 quercetin</t>
-[...4 lines deleted...]
-  <si>
     <t>CAFFEINE</t>
   </si>
   <si>
     <t>CAFFEOYL-L-MALIC-ACID</t>
   </si>
   <si>
     <t>ED50=9.5 uM</t>
   </si>
   <si>
     <t>CAMPESTEROL</t>
   </si>
   <si>
     <t>IC37=10 uM</t>
   </si>
   <si>
     <t>CAMPESTERYL-FERULATE</t>
   </si>
   <si>
     <t>CAMPHENE</t>
   </si>
   <si>
     <t>CAPSAICIN</t>
   </si>
   <si>
     <t>CAPSAICINOL</t>
@@ -1054,62 +1054,62 @@
   <si>
     <t>ELLAGIC-ACID</t>
   </si>
   <si>
     <t>2/3 quercetin</t>
   </si>
   <si>
     <t>&gt;50 x tocopherol</t>
   </si>
   <si>
     <t>Osawa, T. Phenolic Antioxidants in Dietary Plants as Antimutagens.Phenolic Compounds in Food and Their Effects on Health, Ch.11 p.142.</t>
   </si>
   <si>
     <t>IC98=30 ppm</t>
   </si>
   <si>
     <t>ELLAGITANNIN</t>
   </si>
   <si>
     <t>EMBELIN</t>
   </si>
   <si>
     <t>EPICATECHIN</t>
   </si>
   <si>
+    <t>3/4 quercetin</t>
+  </si>
+  <si>
+    <t>Uchida, U., Ohta, H., Niwa, M., Mori, A., Nonaka, G-i., Nishioka, I., and Zaki, M. 1989. Prolongation of Life Span of Stroke-Prone Spontaneously Hypertensive Rats (SHRSP) Ingesting Persimmon Tannin. Chem. Pharm. Bull. 38(4): 1049-1052, 1990.</t>
+  </si>
+  <si>
     <t>2.5 x Vit. E</t>
   </si>
   <si>
     <t>IC50=10.2 uM</t>
   </si>
   <si>
-    <t>3/4 quercetin</t>
-[...4 lines deleted...]
-  <si>
     <t>EPICATECHIN-3-O-GALLATE</t>
   </si>
   <si>
     <t>EPICATECHIN-GALLATE</t>
   </si>
   <si>
     <t>EPIGALLOCATECHIN</t>
   </si>
   <si>
     <t>EPIGALLOCATECHIN-3-O-GALLATE</t>
   </si>
   <si>
     <t>EPIROSMANAL</t>
   </si>
   <si>
     <t>ERIODICTYOL</t>
   </si>
   <si>
     <t>ESCIN</t>
   </si>
   <si>
     <t>ESCULIN</t>
   </si>
   <si>
     <t>ETHYL-BETA-D-GLUCOPYRANOSYL-TUBERONATE</t>
@@ -1153,59 +1153,59 @@
   <si>
     <t>ED50=1 uM</t>
   </si>
   <si>
     <t>FRAXIN</t>
   </si>
   <si>
     <t>FUCOXANTHIN</t>
   </si>
   <si>
     <t>FUMARIC-ACID</t>
   </si>
   <si>
     <t>Merck 11th Edition</t>
   </si>
   <si>
     <t>FURANEOL</t>
   </si>
   <si>
     <t>GALANGIN</t>
   </si>
   <si>
     <t>GALLIC-ACID</t>
   </si>
   <si>
+    <t>2/3 BHA</t>
+  </si>
+  <si>
+    <t>7 x quercetin</t>
+  </si>
+  <si>
     <t>IC44=33 ppm</t>
   </si>
   <si>
-    <t>2/3 BHA</t>
-[...4 lines deleted...]
-  <si>
     <t>GALLIC-ACID-4-O-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>GAMMA-ORYZANOL</t>
   </si>
   <si>
     <t>GAMMA-TERPINENE</t>
   </si>
   <si>
     <t>GAMMA-TOCOPHEROL</t>
   </si>
   <si>
     <t>10-15 ug/g</t>
   </si>
   <si>
     <t>GAMMA-TOCOTRIENOL</t>
   </si>
   <si>
     <t>GARCINOL</t>
   </si>
   <si>
     <t>(1/2 tocopherol)</t>
   </si>
   <si>
     <t>GARDENOSIDE</t>
@@ -1444,56 +1444,56 @@
   <si>
     <t>ISOTERCHEBIN</t>
   </si>
   <si>
     <t>ISOTHYMONIN</t>
   </si>
   <si>
     <t>ISOTHYMUSIN</t>
   </si>
   <si>
     <t>ISOTORACHRYSONE</t>
   </si>
   <si>
     <t>IC50=1.64 uM</t>
   </si>
   <si>
     <t>ISOVITEXIN</t>
   </si>
   <si>
     <t>&gt;BHA</t>
   </si>
   <si>
     <t>KAEMPFEROL</t>
   </si>
   <si>
+    <t>IC50=1.2 ug/ml</t>
+  </si>
+  <si>
     <t>IC50=40 uM</t>
   </si>
   <si>
-    <t>IC50=1.2 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>KAEMPFEROL-3-O-ALPHA-ARABINOPYRANOSIDE-2''-GALLATE</t>
   </si>
   <si>
     <t>KAEMPFEROL-3-O-ALPHA-L-RHAMNOPYRANOSYL-(1-&gt;6)-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC4.5=30 uM</t>
   </si>
   <si>
     <t>KAEMPFEROL-3-O-BETA-D-GLUCOPYRANOSYL-(1-&gt;2)-[ALPHA-L-RHAMNOPYRANOSYL-(1-&gt;6)-BETA-D-GALACTOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC29=30 uM</t>
   </si>
   <si>
     <t>KAEMPFEROL-3-O-GALACTOSIDE</t>
   </si>
   <si>
     <t>KAEMPFEROL-7-O-RHAMNOSIDE</t>
   </si>
   <si>
     <t>1/5 quercetin</t>
   </si>
   <si>
     <t>L-ALANINE</t>
@@ -1684,59 +1684,59 @@
   <si>
     <t>METHYL-P-HYDROXYBENZOATE</t>
   </si>
   <si>
     <t>METHYL-SALICYLATE</t>
   </si>
   <si>
     <t>METHYLHYDROQUINONE</t>
   </si>
   <si>
     <t>MORELLOFLAVONE</t>
   </si>
   <si>
     <t>MORIN</t>
   </si>
   <si>
     <t>IC50=1.73mM</t>
   </si>
   <si>
     <t>MYRCENE</t>
   </si>
   <si>
     <t>MYRICETIN</t>
   </si>
   <si>
+    <t>1.4 uM</t>
+  </si>
+  <si>
     <t>IC50=3.9 ug/ml</t>
   </si>
   <si>
     <t>IC99=200 ppm</t>
   </si>
   <si>
-    <t>1.4 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>MYRICETIN-3-O-ALPHA-L-ARABINOPYRANOSIDE</t>
   </si>
   <si>
     <t>MYRICITRIN</t>
   </si>
   <si>
     <t>MYRIGALONE-B</t>
   </si>
   <si>
     <t>MYRISTIC-ACID</t>
   </si>
   <si>
     <t>MYRISTICIN</t>
   </si>
   <si>
     <t>25-100 mg/kg/orl</t>
   </si>
   <si>
     <t>MYRISTOLEIC-ACID</t>
   </si>
   <si>
     <t>IC60=60</t>
   </si>
   <si>
     <t>N,N'-[2,2'-(5,5'-DIHYDROXY-4,4'-BI-1H-INDOL-3,3'-YL)-DIETHYL]-DI-P-COUMARAMIDE</t>
@@ -2002,110 +2002,110 @@
   <si>
     <t>PROCYANIDIN-B-5-3,3'-DI-O-GALLATE</t>
   </si>
   <si>
     <t>IC50=0.42 ug/ml</t>
   </si>
   <si>
     <t>PROCYANIDIN-C-1-3,3',3''-TRI-O-GALLATE</t>
   </si>
   <si>
     <t>IC50=0.62 ug/ml</t>
   </si>
   <si>
     <t>PROCYANIDINS</t>
   </si>
   <si>
     <t>PROPYL-GALLATE</t>
   </si>
   <si>
     <t>PROTOCATECHUALDEHYDE</t>
   </si>
   <si>
     <t>PROTOCATECHUIC-ACID</t>
   </si>
   <si>
+    <t>1/2 BHT</t>
+  </si>
+  <si>
     <t>10 x alpha-tocopherol</t>
   </si>
   <si>
-    <t>1/2 BHT</t>
-[...1 lines deleted...]
-  <si>
     <t>PROTOPAPAVERINE</t>
   </si>
   <si>
     <t>IC50=61 uM</t>
   </si>
   <si>
     <t>PRUNUSOL</t>
   </si>
   <si>
     <t>PTEROSTILBENE</t>
   </si>
   <si>
     <t>PUERARIN</t>
   </si>
   <si>
     <t>PUNICACORTEIN</t>
   </si>
   <si>
     <t>PUNICALAGIN</t>
   </si>
   <si>
     <t>PURPUROGALLIN</t>
   </si>
   <si>
     <t>PYCNOGENOL</t>
   </si>
   <si>
     <t>PYROCATECHOL</t>
   </si>
   <si>
     <t>PYROGALLOL</t>
   </si>
   <si>
     <t>QUERCETAGENIN-7-O-GLUCOSIDE</t>
   </si>
   <si>
     <t>QUERCETAGETIN</t>
   </si>
   <si>
     <t>QUERCETIN</t>
   </si>
   <si>
+    <t>ED50=2.3 uM</t>
+  </si>
+  <si>
+    <t>IC47=10 uM</t>
+  </si>
+  <si>
+    <t>IC96=300 ppm</t>
+  </si>
+  <si>
     <t>4.7 x Vit. E</t>
   </si>
   <si>
-    <t>ED50=2.3 uM</t>
-[...7 lines deleted...]
-  <si>
     <t>QUERCETIN-3,4'-DIGLUCOSIDE</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-ALPHA-ARABINOPYRANOSIDE-2''-GALLATE</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-ALPHA-L-RHAMNOPYRANOSYL-(1-&gt;6)-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC80=30 uM</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC86=30 uM</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-BETA-D-GLUCOPYRANOSYL-(1--&gt;6)-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-BETA-D-GLUCOPYRANOSYL-(1-&gt;2)-ALPHA-L-RHAMNOPYRANOSYL-(1-&gt;6)-BETA-D-GALACOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC81=30 uM</t>
@@ -2236,72 +2236,72 @@
   <si>
     <t>IC37=0.5 ug/ml</t>
   </si>
   <si>
     <t>SCOPOLETIN</t>
   </si>
   <si>
     <t>SCUTELLAREIN</t>
   </si>
   <si>
     <t>SCUTELLAREIN-7-O-GLUCURONIDE</t>
   </si>
   <si>
     <t>SECOISOLARICIRESINOL</t>
   </si>
   <si>
     <t>SELENIUM</t>
   </si>
   <si>
     <t>100-200 (-400) ug/man/day</t>
   </si>
   <si>
     <t>SESAMIN</t>
   </si>
   <si>
+    <t>IC33=2.5 ug/ml</t>
+  </si>
+  <si>
     <t>IC50=58 uM</t>
   </si>
   <si>
-    <t>IC33=2.5 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>SESAMINOL</t>
   </si>
   <si>
     <t>(=tocopherol)</t>
   </si>
   <si>
     <t>SESAMINOL-GOSSYPOL</t>
   </si>
   <si>
     <t>SESAMOL</t>
   </si>
   <si>
+    <t>IC70=30 ppm</t>
+  </si>
+  <si>
     <t>IC50=</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC70=30 ppm</t>
   </si>
   <si>
     <t>SESAMOLIN</t>
   </si>
   <si>
     <t>SESAMOLINOL</t>
   </si>
   <si>
     <t>SHIKIMIC-ACID</t>
   </si>
   <si>
     <t>SILIBININ</t>
   </si>
   <si>
     <t>SILYBIN</t>
   </si>
   <si>
     <t>SILYMARIN</t>
   </si>
   <si>
     <t>10 x tocopherol</t>
   </si>
   <si>
     <t>SINAPIC-ACID</t>
   </si>
@@ -3871,67 +3871,67 @@
       <c r="A139" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
         <v>196</v>
       </c>
       <c r="B140" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
         <v>198</v>
       </c>
       <c r="B141" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
         <v>198</v>
       </c>
       <c r="B142" t="s">
-        <v>24</v>
+        <v>200</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
         <v>198</v>
       </c>
       <c r="B143" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
         <v>198</v>
       </c>
       <c r="B144" t="s">
-        <v>201</v>
+        <v>24</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
         <v>198</v>
       </c>
       <c r="B145" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
         <v>198</v>
       </c>
       <c r="B146" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" t="s">
@@ -4587,114 +4587,114 @@
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
         <v>345</v>
       </c>
       <c r="B247" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
         <v>345</v>
       </c>
       <c r="B248" t="s">
+        <v>13</v>
+      </c>
+      <c r="C248" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
         <v>345</v>
       </c>
       <c r="B249" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
         <v>345</v>
       </c>
       <c r="B250" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C250" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">
         <v>350</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
         <v>351</v>
       </c>
       <c r="B252" t="s">
         <v>22</v>
       </c>
       <c r="C252" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
         <v>352</v>
       </c>
       <c r="B253" t="s">
         <v>17</v>
       </c>
       <c r="C253" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" t="s">
         <v>353</v>
       </c>
       <c r="B254" t="s">
         <v>20</v>
       </c>
       <c r="C254" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
         <v>357</v>
       </c>
       <c r="C258" t="s">
         <v>117</v>
       </c>
     </row>
@@ -4726,83 +4726,83 @@
       <c r="A262" t="s">
         <v>361</v>
       </c>
       <c r="B262" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" t="s">
         <v>361</v>
       </c>
       <c r="B263" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" t="s">
         <v>364</v>
       </c>
       <c r="B265" t="s">
-        <v>202</v>
+        <v>365</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" t="s">
         <v>364</v>
       </c>
       <c r="B266" t="s">
-        <v>200</v>
+        <v>366</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" t="s">
         <v>364</v>
       </c>
       <c r="B267" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" t="s">
         <v>364</v>
       </c>
       <c r="B268" t="s">
-        <v>366</v>
+        <v>199</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" t="s">
         <v>364</v>
       </c>
       <c r="B269" t="s">
-        <v>367</v>
+        <v>202</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" t="s">
         <v>369</v>
       </c>
       <c r="C271" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" t="s">
         <v>370</v>
       </c>
       <c r="B272" t="s">
         <v>371</v>
       </c>
       <c r="C272" t="s">
         <v>154</v>
       </c>
@@ -4863,59 +4863,59 @@
       <c r="A281" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" t="s">
         <v>383</v>
       </c>
       <c r="C282" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" t="s">
         <v>384</v>
       </c>
       <c r="C283" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" t="s">
         <v>385</v>
       </c>
       <c r="B284" t="s">
-        <v>386</v>
+        <v>239</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" t="s">
         <v>385</v>
       </c>
       <c r="B285" t="s">
-        <v>239</v>
+        <v>386</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" t="s">
         <v>388</v>
       </c>
       <c r="B287" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" t="s">
         <v>391</v>
       </c>
     </row>
@@ -4976,59 +4976,59 @@
       <c r="A297" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" t="s">
         <v>403</v>
       </c>
       <c r="B298" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" t="s">
         <v>403</v>
       </c>
       <c r="B299" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" t="s">
         <v>406</v>
       </c>
       <c r="B300" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" t="s">
         <v>406</v>
       </c>
       <c r="B301" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" t="s">
         <v>408</v>
       </c>
       <c r="B302" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" t="s">
         <v>410</v>
       </c>
       <c r="B303" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" t="s">
@@ -5257,59 +5257,59 @@
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" t="s">
         <v>459</v>
       </c>
       <c r="B339" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" t="s">
         <v>461</v>
       </c>
       <c r="B340" t="s">
-        <v>306</v>
+        <v>462</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" t="s">
         <v>461</v>
       </c>
       <c r="B341" t="s">
-        <v>462</v>
+        <v>306</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" t="s">
         <v>463</v>
       </c>
       <c r="C342" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" t="s">
         <v>466</v>
       </c>
     </row>
@@ -5357,59 +5357,59 @@
     </row>
     <row r="352" spans="1:3">
       <c r="A352" t="s">
         <v>473</v>
       </c>
       <c r="B352" t="s">
         <v>474</v>
       </c>
       <c r="C352" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" t="s">
         <v>475</v>
       </c>
       <c r="B353" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" t="s">
         <v>475</v>
       </c>
       <c r="B354" t="s">
-        <v>477</v>
+        <v>346</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" t="s">
         <v>475</v>
       </c>
       <c r="B355" t="s">
-        <v>348</v>
+        <v>477</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" t="s">
         <v>478</v>
       </c>
       <c r="C356" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
         <v>479</v>
       </c>
       <c r="B357" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" t="s">
         <v>481</v>
       </c>
       <c r="B358" t="s">
         <v>482</v>
       </c>
@@ -5772,61 +5772,61 @@
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" t="s">
         <v>554</v>
       </c>
       <c r="C413" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" t="s">
         <v>555</v>
       </c>
       <c r="B414" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" t="s">
         <v>555</v>
       </c>
       <c r="B415" t="s">
         <v>557</v>
       </c>
-      <c r="C415" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" t="s">
         <v>555</v>
       </c>
       <c r="B416" t="s">
         <v>558</v>
       </c>
+      <c r="C416" t="s">
+        <v>288</v>
+      </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" t="s">
         <v>559</v>
       </c>
       <c r="C417" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" t="s">
         <v>562</v>
       </c>
       <c r="B420" t="s">
         <v>492</v>
@@ -5924,140 +5924,140 @@
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" t="s">
         <v>579</v>
       </c>
       <c r="C435" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" t="s">
         <v>582</v>
       </c>
       <c r="B438" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" t="s">
         <v>584</v>
       </c>
       <c r="C440" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" t="s">
         <v>587</v>
       </c>
       <c r="B443" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" t="s">
         <v>589</v>
       </c>
       <c r="B445" t="s">
         <v>590</v>
       </c>
       <c r="C445" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" t="s">
         <v>589</v>
       </c>
       <c r="B446" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" t="s">
         <v>595</v>
       </c>
       <c r="C449" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" t="s">
         <v>596</v>
       </c>
-      <c r="B450" t="s">
-        <v>319</v>
+      <c r="C450" t="s">
+        <v>597</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" t="s">
         <v>596</v>
       </c>
-      <c r="C451" t="s">
-        <v>597</v>
+      <c r="B451" t="s">
+        <v>319</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" t="s">
         <v>598</v>
       </c>
       <c r="B452" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" t="s">
         <v>602</v>
       </c>
     </row>
@@ -6343,59 +6343,59 @@
       <c r="A499" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" t="s">
         <v>659</v>
       </c>
       <c r="B500" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" t="s">
         <v>660</v>
       </c>
       <c r="B501" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" t="s">
         <v>661</v>
       </c>
       <c r="B502" t="s">
-        <v>662</v>
+        <v>339</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" t="s">
         <v>661</v>
       </c>
       <c r="B503" t="s">
-        <v>339</v>
+        <v>662</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" t="s">
         <v>661</v>
       </c>
       <c r="B504" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" t="s">
         <v>664</v>
       </c>
       <c r="B505" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" t="s">
@@ -6447,80 +6447,80 @@
       </c>
       <c r="C514" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" t="s">
         <v>676</v>
       </c>
       <c r="C516" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" t="s">
         <v>677</v>
       </c>
       <c r="B517" t="s">
         <v>678</v>
       </c>
+      <c r="C517" t="s">
+        <v>154</v>
+      </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" t="s">
         <v>677</v>
       </c>
       <c r="B518" t="s">
         <v>679</v>
       </c>
-      <c r="C518" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" t="s">
         <v>677</v>
       </c>
       <c r="B519" t="s">
         <v>680</v>
       </c>
+      <c r="C519" t="s">
+        <v>288</v>
+      </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" t="s">
         <v>677</v>
       </c>
       <c r="B520" t="s">
         <v>681</v>
       </c>
-      <c r="C520" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" t="s">
         <v>683</v>
       </c>
       <c r="C522" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" t="s">
         <v>684</v>
       </c>
       <c r="B523" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" t="s">
         <v>686</v>
@@ -6832,94 +6832,94 @@
       <c r="B568" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" t="s">
         <v>742</v>
       </c>
       <c r="B569" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" t="s">
         <v>744</v>
       </c>
       <c r="C570" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" t="s">
         <v>745</v>
       </c>
       <c r="B571" t="s">
-        <v>746</v>
+        <v>638</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" t="s">
         <v>745</v>
       </c>
       <c r="B572" t="s">
-        <v>638</v>
+        <v>746</v>
+      </c>
+      <c r="C572" t="s">
+        <v>288</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" t="s">
         <v>745</v>
       </c>
       <c r="B573" t="s">
         <v>747</v>
       </c>
-      <c r="C573" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" t="s">
         <v>748</v>
       </c>
       <c r="C574" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" t="s">
         <v>749</v>
       </c>
       <c r="B575" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" t="s">
         <v>750</v>
       </c>
       <c r="B576" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" t="s">
         <v>751</v>
       </c>
       <c r="C577" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" t="s">
         <v>753</v>
       </c>
       <c r="B579" t="s">
         <v>754</v>
       </c>
       <c r="C579" t="s">
         <v>187</v>
       </c>
@@ -7049,51 +7049,51 @@
       <c r="B597" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" t="s">
         <v>781</v>
       </c>
       <c r="C598" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" t="s">
         <v>782</v>
       </c>
       <c r="B599" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" t="s">
         <v>784</v>
       </c>
       <c r="B600" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" t="s">
         <v>784</v>
       </c>
       <c r="B601" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" t="s">
         <v>786</v>
       </c>
       <c r="C603" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" t="s">
@@ -7296,67 +7296,67 @@
       <c r="A635" t="s">
         <v>826</v>
       </c>
       <c r="C635" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" t="s">
         <v>828</v>
       </c>
       <c r="B637" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" t="s">
         <v>829</v>
       </c>
       <c r="B638" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" t="s">
         <v>830</v>
       </c>
       <c r="B639" t="s">
-        <v>831</v>
+        <v>293</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" t="s">
         <v>830</v>
       </c>
       <c r="B640" t="s">
-        <v>293</v>
+        <v>831</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" t="s">
         <v>833</v>
       </c>
       <c r="B642" t="e">
         <v>#NAME?</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" t="s">
         <v>834</v>
       </c>
       <c r="B643" t="s">
         <v>371</v>
       </c>
       <c r="C643" t="s">
         <v>154</v>
       </c>