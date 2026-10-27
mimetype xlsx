--- v6 (2026-10-25)
+++ v7 (2026-10-27)
@@ -457,56 +457,56 @@
   <si>
     <t>Jeffery B. Harborne and H. Baxter, eds. 1983. Phytochemical Dictionary. A Handbook of Bioactive Compounds from Plants. Taylor &amp; Frost, London. 791 pp.</t>
   </si>
   <si>
     <t>ANDROGRAPHOLIDE</t>
   </si>
   <si>
     <t>ANDROGRAPHOSIDE</t>
   </si>
   <si>
     <t>ANETHOLE</t>
   </si>
   <si>
     <t>ANISOLE</t>
   </si>
   <si>
     <t>ANTHOCYANIDINS</t>
   </si>
   <si>
     <t>ANTHOCYANINS</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
+    <t>IC28.5=62.5 ug/ml</t>
+  </si>
+  <si>
     <t>1.5 x Vit. E</t>
   </si>
   <si>
-    <t>IC28.5=62.5 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>APOCYNIN</t>
   </si>
   <si>
     <t>APOMORPHINE</t>
   </si>
   <si>
     <t>IC50=35-37 ug/ml</t>
   </si>
   <si>
     <t>ARENARIOSIDE</t>
   </si>
   <si>
     <t>ED50=1.8 uM</t>
   </si>
   <si>
     <t>Seidel, V., Verholle, M., Malard, Y., Tillequin, F., Fruchart, J-C., Duriez, P., Bailleul, F., Teissier, E. 2000. Phenylpropanoids from Ballota nigra L. Inhibit in vitro LDL Peroxidation. Phytotherapy Research, 14(2): 93-98.</t>
   </si>
   <si>
     <t>ASCORBIC-ACID</t>
   </si>
   <si>
     <t>100 ppm</t>
   </si>
   <si>
     <t>ASCORBYL-PALMITATE</t>
@@ -613,65 +613,65 @@
   <si>
     <t>BROUSSOFLAVAN-A</t>
   </si>
   <si>
     <t>BROUSSOFLAVONOL-F</t>
   </si>
   <si>
     <t>BROUSSOFLAVONOL-G</t>
   </si>
   <si>
     <t>BRUCINE</t>
   </si>
   <si>
     <t>BUPLUERAN-2IIC</t>
   </si>
   <si>
     <t>BUTEIN</t>
   </si>
   <si>
     <t>1,000 uM</t>
   </si>
   <si>
     <t>CAFFEIC-ACID</t>
   </si>
   <si>
+    <t>50 uM</t>
+  </si>
+  <si>
+    <t>1/2 BHA</t>
+  </si>
+  <si>
+    <t>IC57=30 ppm</t>
+  </si>
+  <si>
     <t>1/3 quercetin</t>
   </si>
   <si>
     <t>1.3 x Vit. E</t>
   </si>
   <si>
-    <t>50 uM</t>
-[...7 lines deleted...]
-  <si>
     <t>CAFFEINE</t>
   </si>
   <si>
     <t>CAFFEOYL-L-MALIC-ACID</t>
   </si>
   <si>
     <t>ED50=9.5 uM</t>
   </si>
   <si>
     <t>CAMPESTEROL</t>
   </si>
   <si>
     <t>IC37=10 uM</t>
   </si>
   <si>
     <t>CAMPESTERYL-FERULATE</t>
   </si>
   <si>
     <t>CAMPHENE</t>
   </si>
   <si>
     <t>CAPSAICIN</t>
   </si>
   <si>
     <t>CAPSAICINOL</t>
@@ -904,56 +904,56 @@
   <si>
     <t>Phenolic Compounds in Food and Their Effects on Health. Antioxidants &amp; Cancer Prevention. Huang, M.T., Ho, C.T. and Lee, C.Y. eds. 1992. ACS Symposium Series 507.ACS, Washington 402 pp.</t>
   </si>
   <si>
     <t>CORYPALMINE</t>
   </si>
   <si>
     <t>IC50=49-&gt;100 ug/ml</t>
   </si>
   <si>
     <t>CROCETIN</t>
   </si>
   <si>
     <t>CURCUMIN</t>
   </si>
   <si>
     <t>1/3 BHA</t>
   </si>
   <si>
     <t>IC50=500 uM</t>
   </si>
   <si>
     <t>CYANIDIN</t>
   </si>
   <si>
+    <t>4.4 x Vit. E</t>
+  </si>
+  <si>
     <t>ID50=3.5-22 uM</t>
   </si>
   <si>
-    <t>4.4 x Vit. E</t>
-[...1 lines deleted...]
-  <si>
     <t>CYANIDIN-3,5-DIGLYCOSIDE</t>
   </si>
   <si>
     <t>CYANIDIN-3-O-BETA-D-GLUCOSIDE</t>
   </si>
   <si>
     <t>CYANIDIN-3-O-GALACTOSIDE</t>
   </si>
   <si>
     <t>CYANIDIN-3-O-GLUCOSIDE</t>
   </si>
   <si>
     <t>CYANIDIN-3-RUTINOSIDE</t>
   </si>
   <si>
     <t>CYANIDOL</t>
   </si>
   <si>
     <t>CYSTEINE</t>
   </si>
   <si>
     <t>DAIDZEIN</t>
   </si>
   <si>
     <t>1/4 quercetin</t>
@@ -1054,158 +1054,158 @@
   <si>
     <t>ELLAGIC-ACID</t>
   </si>
   <si>
     <t>2/3 quercetin</t>
   </si>
   <si>
     <t>&gt;50 x tocopherol</t>
   </si>
   <si>
     <t>Osawa, T. Phenolic Antioxidants in Dietary Plants as Antimutagens.Phenolic Compounds in Food and Their Effects on Health, Ch.11 p.142.</t>
   </si>
   <si>
     <t>IC98=30 ppm</t>
   </si>
   <si>
     <t>ELLAGITANNIN</t>
   </si>
   <si>
     <t>EMBELIN</t>
   </si>
   <si>
     <t>EPICATECHIN</t>
   </si>
   <si>
+    <t>Uchida, U., Ohta, H., Niwa, M., Mori, A., Nonaka, G-i., Nishioka, I., and Zaki, M. 1989. Prolongation of Life Span of Stroke-Prone Spontaneously Hypertensive Rats (SHRSP) Ingesting Persimmon Tannin. Chem. Pharm. Bull. 38(4): 1049-1052, 1990.</t>
+  </si>
+  <si>
+    <t>2.5 x Vit. E</t>
+  </si>
+  <si>
+    <t>IC50=10.2 uM</t>
+  </si>
+  <si>
     <t>3/4 quercetin</t>
   </si>
   <si>
-    <t>Uchida, U., Ohta, H., Niwa, M., Mori, A., Nonaka, G-i., Nishioka, I., and Zaki, M. 1989. Prolongation of Life Span of Stroke-Prone Spontaneously Hypertensive Rats (SHRSP) Ingesting Persimmon Tannin. Chem. Pharm. Bull. 38(4): 1049-1052, 1990.</t>
-[...7 lines deleted...]
-  <si>
     <t>EPICATECHIN-3-O-GALLATE</t>
   </si>
   <si>
     <t>EPICATECHIN-GALLATE</t>
   </si>
   <si>
     <t>EPIGALLOCATECHIN</t>
   </si>
   <si>
     <t>EPIGALLOCATECHIN-3-O-GALLATE</t>
   </si>
   <si>
     <t>EPIROSMANAL</t>
   </si>
   <si>
     <t>ERIODICTYOL</t>
   </si>
   <si>
     <t>ESCIN</t>
   </si>
   <si>
     <t>ESCULIN</t>
   </si>
   <si>
     <t>ETHYL-BETA-D-GLUCOPYRANOSYL-TUBERONATE</t>
   </si>
   <si>
     <t>ETHYL-GALLATE</t>
   </si>
   <si>
     <t>EUCHRESTINE-B</t>
   </si>
   <si>
     <t>EUGENOL</t>
   </si>
   <si>
     <t>IC65=30 ppm</t>
   </si>
   <si>
     <t>EUPATRIOL</t>
   </si>
   <si>
     <t>FERULIC-ACID</t>
   </si>
   <si>
+    <t>IC51=200 ppm</t>
+  </si>
+  <si>
     <t>EC50=9-15 ug/ml</t>
   </si>
   <si>
     <t>3,000 uM</t>
   </si>
   <si>
-    <t>IC51=200 ppm</t>
-[...1 lines deleted...]
-  <si>
     <t>FERULOYLHISTAMINE</t>
   </si>
   <si>
     <t>FISETIN</t>
   </si>
   <si>
     <t>FORSYTHOSIDE-B</t>
   </si>
   <si>
     <t>ED50=1 uM</t>
   </si>
   <si>
     <t>FRAXIN</t>
   </si>
   <si>
     <t>FUCOXANTHIN</t>
   </si>
   <si>
     <t>FUMARIC-ACID</t>
   </si>
   <si>
     <t>Merck 11th Edition</t>
   </si>
   <si>
     <t>FURANEOL</t>
   </si>
   <si>
     <t>GALANGIN</t>
   </si>
   <si>
     <t>GALLIC-ACID</t>
   </si>
   <si>
+    <t>7 x quercetin</t>
+  </si>
+  <si>
+    <t>IC44=33 ppm</t>
+  </si>
+  <si>
     <t>2/3 BHA</t>
   </si>
   <si>
-    <t>7 x quercetin</t>
-[...4 lines deleted...]
-  <si>
     <t>GALLIC-ACID-4-O-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>GAMMA-ORYZANOL</t>
   </si>
   <si>
     <t>GAMMA-TERPINENE</t>
   </si>
   <si>
     <t>GAMMA-TOCOPHEROL</t>
   </si>
   <si>
     <t>10-15 ug/g</t>
   </si>
   <si>
     <t>GAMMA-TOCOTRIENOL</t>
   </si>
   <si>
     <t>GARCINOL</t>
   </si>
   <si>
     <t>(1/2 tocopherol)</t>
   </si>
   <si>
     <t>GARDENOSIDE</t>
@@ -1444,56 +1444,56 @@
   <si>
     <t>ISOTERCHEBIN</t>
   </si>
   <si>
     <t>ISOTHYMONIN</t>
   </si>
   <si>
     <t>ISOTHYMUSIN</t>
   </si>
   <si>
     <t>ISOTORACHRYSONE</t>
   </si>
   <si>
     <t>IC50=1.64 uM</t>
   </si>
   <si>
     <t>ISOVITEXIN</t>
   </si>
   <si>
     <t>&gt;BHA</t>
   </si>
   <si>
     <t>KAEMPFEROL</t>
   </si>
   <si>
+    <t>IC50=40 uM</t>
+  </si>
+  <si>
     <t>IC50=1.2 ug/ml</t>
   </si>
   <si>
-    <t>IC50=40 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>KAEMPFEROL-3-O-ALPHA-ARABINOPYRANOSIDE-2''-GALLATE</t>
   </si>
   <si>
     <t>KAEMPFEROL-3-O-ALPHA-L-RHAMNOPYRANOSYL-(1-&gt;6)-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC4.5=30 uM</t>
   </si>
   <si>
     <t>KAEMPFEROL-3-O-BETA-D-GLUCOPYRANOSYL-(1-&gt;2)-[ALPHA-L-RHAMNOPYRANOSYL-(1-&gt;6)-BETA-D-GALACTOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC29=30 uM</t>
   </si>
   <si>
     <t>KAEMPFEROL-3-O-GALACTOSIDE</t>
   </si>
   <si>
     <t>KAEMPFEROL-7-O-RHAMNOSIDE</t>
   </si>
   <si>
     <t>1/5 quercetin</t>
   </si>
   <si>
     <t>L-ALANINE</t>
@@ -1684,59 +1684,59 @@
   <si>
     <t>METHYL-P-HYDROXYBENZOATE</t>
   </si>
   <si>
     <t>METHYL-SALICYLATE</t>
   </si>
   <si>
     <t>METHYLHYDROQUINONE</t>
   </si>
   <si>
     <t>MORELLOFLAVONE</t>
   </si>
   <si>
     <t>MORIN</t>
   </si>
   <si>
     <t>IC50=1.73mM</t>
   </si>
   <si>
     <t>MYRCENE</t>
   </si>
   <si>
     <t>MYRICETIN</t>
   </si>
   <si>
+    <t>IC50=3.9 ug/ml</t>
+  </si>
+  <si>
+    <t>IC99=200 ppm</t>
+  </si>
+  <si>
     <t>1.4 uM</t>
   </si>
   <si>
-    <t>IC50=3.9 ug/ml</t>
-[...4 lines deleted...]
-  <si>
     <t>MYRICETIN-3-O-ALPHA-L-ARABINOPYRANOSIDE</t>
   </si>
   <si>
     <t>MYRICITRIN</t>
   </si>
   <si>
     <t>MYRIGALONE-B</t>
   </si>
   <si>
     <t>MYRISTIC-ACID</t>
   </si>
   <si>
     <t>MYRISTICIN</t>
   </si>
   <si>
     <t>25-100 mg/kg/orl</t>
   </si>
   <si>
     <t>MYRISTOLEIC-ACID</t>
   </si>
   <si>
     <t>IC60=60</t>
   </si>
   <si>
     <t>N,N'-[2,2'-(5,5'-DIHYDROXY-4,4'-BI-1H-INDOL-3,3'-YL)-DIETHYL]-DI-P-COUMARAMIDE</t>
@@ -1786,59 +1786,59 @@
   <si>
     <t>NARINGENIN</t>
   </si>
   <si>
     <t>NARINGIN</t>
   </si>
   <si>
     <t>NASUNIN</t>
   </si>
   <si>
     <t>Jap. J. Pharmacology, 40: 138.</t>
   </si>
   <si>
     <t>NEOANDROGRAPHOLIDE</t>
   </si>
   <si>
     <t>NEOHESPERIDIN</t>
   </si>
   <si>
     <t>NORBIXIN</t>
   </si>
   <si>
     <t>NORDIHYDROGUAIARETIC-ACID</t>
   </si>
   <si>
+    <t>100-200 mg/kg</t>
+  </si>
+  <si>
     <t>5-100</t>
   </si>
   <si>
     <t>UNESCO. 1960. Medicinal Plants of the Arid Zones. eds.(botany) I.C. Chopra, B.K. Abrol and K.L. Hands; eds (pharmacology), R. Paris and G. Dillemann  UNESCO, Place de Fontenoy, Paris 7E. 96 pp.</t>
   </si>
   <si>
-    <t>100-200 mg/kg</t>
-[...1 lines deleted...]
-  <si>
     <t>NORISOGUAIACIN</t>
   </si>
   <si>
     <t>NOTHOFAGIN</t>
   </si>
   <si>
     <t>OCTYL-GALLATE</t>
   </si>
   <si>
     <t>OLEANOLIC-ACID</t>
   </si>
   <si>
     <t>Balanehru, S. and Nagarajan, B. 1992. Intervention of Adriamycin Induced Free Radical Damage. Biochemistry International 28(4): 735-744, 1992.</t>
   </si>
   <si>
     <t>OLEUROPEIN</t>
   </si>
   <si>
     <t>IC49=10 uM</t>
   </si>
   <si>
     <t>OPC</t>
   </si>
   <si>
     <t>OPCS</t>
@@ -2002,110 +2002,110 @@
   <si>
     <t>PROCYANIDIN-B-5-3,3'-DI-O-GALLATE</t>
   </si>
   <si>
     <t>IC50=0.42 ug/ml</t>
   </si>
   <si>
     <t>PROCYANIDIN-C-1-3,3',3''-TRI-O-GALLATE</t>
   </si>
   <si>
     <t>IC50=0.62 ug/ml</t>
   </si>
   <si>
     <t>PROCYANIDINS</t>
   </si>
   <si>
     <t>PROPYL-GALLATE</t>
   </si>
   <si>
     <t>PROTOCATECHUALDEHYDE</t>
   </si>
   <si>
     <t>PROTOCATECHUIC-ACID</t>
   </si>
   <si>
+    <t>10 x alpha-tocopherol</t>
+  </si>
+  <si>
     <t>1/2 BHT</t>
   </si>
   <si>
-    <t>10 x alpha-tocopherol</t>
-[...1 lines deleted...]
-  <si>
     <t>PROTOPAPAVERINE</t>
   </si>
   <si>
     <t>IC50=61 uM</t>
   </si>
   <si>
     <t>PRUNUSOL</t>
   </si>
   <si>
     <t>PTEROSTILBENE</t>
   </si>
   <si>
     <t>PUERARIN</t>
   </si>
   <si>
     <t>PUNICACORTEIN</t>
   </si>
   <si>
     <t>PUNICALAGIN</t>
   </si>
   <si>
     <t>PURPUROGALLIN</t>
   </si>
   <si>
     <t>PYCNOGENOL</t>
   </si>
   <si>
     <t>PYROCATECHOL</t>
   </si>
   <si>
     <t>PYROGALLOL</t>
   </si>
   <si>
     <t>QUERCETAGENIN-7-O-GLUCOSIDE</t>
   </si>
   <si>
     <t>QUERCETAGETIN</t>
   </si>
   <si>
     <t>QUERCETIN</t>
   </si>
   <si>
+    <t>IC96=300 ppm</t>
+  </si>
+  <si>
+    <t>4.7 x Vit. E</t>
+  </si>
+  <si>
     <t>ED50=2.3 uM</t>
   </si>
   <si>
     <t>IC47=10 uM</t>
   </si>
   <si>
-    <t>IC96=300 ppm</t>
-[...4 lines deleted...]
-  <si>
     <t>QUERCETIN-3,4'-DIGLUCOSIDE</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-ALPHA-ARABINOPYRANOSIDE-2''-GALLATE</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-ALPHA-L-RHAMNOPYRANOSYL-(1-&gt;6)-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC80=30 uM</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC86=30 uM</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-BETA-D-GLUCOPYRANOSYL-(1--&gt;6)-BETA-D-GLUCOPYRANOSIDE</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-BETA-D-GLUCOPYRANOSYL-(1-&gt;2)-ALPHA-L-RHAMNOPYRANOSYL-(1-&gt;6)-BETA-D-GALACOPYRANOSIDE</t>
   </si>
   <si>
     <t>IC81=30 uM</t>
@@ -2254,56 +2254,56 @@
   <si>
     <t>100-200 (-400) ug/man/day</t>
   </si>
   <si>
     <t>SESAMIN</t>
   </si>
   <si>
     <t>IC33=2.5 ug/ml</t>
   </si>
   <si>
     <t>IC50=58 uM</t>
   </si>
   <si>
     <t>SESAMINOL</t>
   </si>
   <si>
     <t>(=tocopherol)</t>
   </si>
   <si>
     <t>SESAMINOL-GOSSYPOL</t>
   </si>
   <si>
     <t>SESAMOL</t>
   </si>
   <si>
+    <t>IC50=</t>
+  </si>
+  <si>
     <t>IC70=30 ppm</t>
   </si>
   <si>
-    <t>IC50=</t>
-[...1 lines deleted...]
-  <si>
     <t>SESAMOLIN</t>
   </si>
   <si>
     <t>SESAMOLINOL</t>
   </si>
   <si>
     <t>SHIKIMIC-ACID</t>
   </si>
   <si>
     <t>SILIBININ</t>
   </si>
   <si>
     <t>SILYBIN</t>
   </si>
   <si>
     <t>SILYMARIN</t>
   </si>
   <si>
     <t>10 x tocopherol</t>
   </si>
   <si>
     <t>SINAPIC-ACID</t>
   </si>
   <si>
     <t>IC27=30 ppm</t>
@@ -2434,57 +2434,57 @@
   <si>
     <t>THIOCTIC-ACID</t>
   </si>
   <si>
     <t>THONNINGIANIN-A</t>
   </si>
   <si>
     <t>Ohtani, I. I., Gotoh, N., Tanaka, J., Higa, T., Gyamfi, M. A., Aniya, Y. 2000. Thonningianins A and B, New Antioxidants from the African Medicinal Herb Thonningia sanguinea. J. Natural Products, 63(5): 676-679.</t>
   </si>
   <si>
     <t>THONNINGIANIN-B</t>
   </si>
   <si>
     <t>THRACHRYSONE</t>
   </si>
   <si>
     <t>THYMOL</t>
   </si>
   <si>
     <t>THYMOQUINONE</t>
   </si>
   <si>
     <t>TOCOPHEROL</t>
   </si>
   <si>
+    <t>IC95=650 uM</t>
+  </si>
+  <si>
     <t>IC36=10 uM</t>
   </si>
   <si>
     <t>IC50=30 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC95=650 uM</t>
   </si>
   <si>
     <t>TRANS-ANETHOLE</t>
   </si>
   <si>
     <t>TRANS-FERULIC-ACID</t>
   </si>
   <si>
     <t>TRANS-P-MENTH-8-EN-7-YL-CAFFEATE</t>
   </si>
   <si>
     <t>TRIALLYLSULFIDE</t>
   </si>
   <si>
     <t>TRICIN</t>
   </si>
   <si>
     <t>TRIDECANOIC-ACID</t>
   </si>
   <si>
     <t>IC85=60</t>
   </si>
   <si>
     <t>TRIMETHYLAMINE</t>
   </si>
@@ -3871,67 +3871,67 @@
       <c r="A139" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
         <v>196</v>
       </c>
       <c r="B140" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
         <v>198</v>
       </c>
       <c r="B141" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
         <v>198</v>
       </c>
       <c r="B142" t="s">
-        <v>200</v>
+        <v>24</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
         <v>198</v>
       </c>
       <c r="B143" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
         <v>198</v>
       </c>
       <c r="B144" t="s">
-        <v>24</v>
+        <v>201</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
         <v>198</v>
       </c>
       <c r="B145" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
         <v>198</v>
       </c>
       <c r="B146" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" t="s">
@@ -4579,122 +4579,122 @@
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
         <v>338</v>
       </c>
       <c r="B244" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
         <v>345</v>
       </c>
       <c r="B247" t="s">
+        <v>13</v>
+      </c>
+      <c r="C247" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
         <v>345</v>
       </c>
       <c r="B248" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C248" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
         <v>345</v>
       </c>
       <c r="B249" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
         <v>345</v>
       </c>
       <c r="B250" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">
         <v>350</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
         <v>351</v>
       </c>
       <c r="B252" t="s">
         <v>22</v>
       </c>
       <c r="C252" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
         <v>352</v>
       </c>
       <c r="B253" t="s">
         <v>17</v>
       </c>
       <c r="C253" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" t="s">
         <v>353</v>
       </c>
       <c r="B254" t="s">
         <v>20</v>
       </c>
       <c r="C254" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
         <v>357</v>
       </c>
       <c r="C258" t="s">
         <v>117</v>
       </c>
     </row>
@@ -4734,75 +4734,75 @@
       <c r="A263" t="s">
         <v>361</v>
       </c>
       <c r="B263" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" t="s">
         <v>364</v>
       </c>
       <c r="B265" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" t="s">
         <v>364</v>
       </c>
       <c r="B266" t="s">
-        <v>366</v>
+        <v>202</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" t="s">
         <v>364</v>
       </c>
       <c r="B267" t="s">
-        <v>367</v>
+        <v>200</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" t="s">
         <v>364</v>
       </c>
       <c r="B268" t="s">
-        <v>199</v>
+        <v>366</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" t="s">
         <v>364</v>
       </c>
       <c r="B269" t="s">
-        <v>202</v>
+        <v>367</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" t="s">
         <v>369</v>
       </c>
       <c r="C271" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" t="s">
         <v>370</v>
       </c>
       <c r="B272" t="s">
         <v>371</v>
       </c>
       <c r="C272" t="s">
         <v>154</v>
       </c>
@@ -4863,59 +4863,59 @@
       <c r="A281" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" t="s">
         <v>383</v>
       </c>
       <c r="C282" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" t="s">
         <v>384</v>
       </c>
       <c r="C283" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" t="s">
         <v>385</v>
       </c>
       <c r="B284" t="s">
-        <v>239</v>
+        <v>386</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" t="s">
         <v>385</v>
       </c>
       <c r="B285" t="s">
-        <v>386</v>
+        <v>239</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" t="s">
         <v>388</v>
       </c>
       <c r="B287" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" t="s">
         <v>391</v>
       </c>
     </row>
@@ -4976,59 +4976,59 @@
       <c r="A297" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" t="s">
         <v>403</v>
       </c>
       <c r="B298" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" t="s">
         <v>403</v>
       </c>
       <c r="B299" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" t="s">
         <v>406</v>
       </c>
       <c r="B300" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" t="s">
         <v>406</v>
       </c>
       <c r="B301" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" t="s">
         <v>408</v>
       </c>
       <c r="B302" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" t="s">
         <v>410</v>
       </c>
       <c r="B303" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" t="s">
@@ -5349,59 +5349,59 @@
     </row>
     <row r="351" spans="1:3">
       <c r="A351" t="s">
         <v>473</v>
       </c>
       <c r="B351" t="e">
         <v>#NAME?</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" t="s">
         <v>473</v>
       </c>
       <c r="B352" t="s">
         <v>474</v>
       </c>
       <c r="C352" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" t="s">
         <v>475</v>
       </c>
       <c r="B353" t="s">
-        <v>476</v>
+        <v>349</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" t="s">
         <v>475</v>
       </c>
       <c r="B354" t="s">
-        <v>346</v>
+        <v>476</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" t="s">
         <v>475</v>
       </c>
       <c r="B355" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" t="s">
         <v>478</v>
       </c>
       <c r="C356" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
         <v>479</v>
       </c>
       <c r="B357" t="s">
         <v>480</v>
       </c>
@@ -5772,61 +5772,61 @@
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" t="s">
         <v>554</v>
       </c>
       <c r="C413" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" t="s">
         <v>555</v>
       </c>
       <c r="B414" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" t="s">
         <v>555</v>
       </c>
       <c r="B415" t="s">
         <v>557</v>
       </c>
+      <c r="C415" t="s">
+        <v>288</v>
+      </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" t="s">
         <v>555</v>
       </c>
       <c r="B416" t="s">
         <v>558</v>
       </c>
-      <c r="C416" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" t="s">
         <v>559</v>
       </c>
       <c r="C417" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" t="s">
         <v>562</v>
       </c>
       <c r="B420" t="s">
         <v>492</v>
@@ -5924,140 +5924,140 @@
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" t="s">
         <v>579</v>
       </c>
       <c r="C435" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" t="s">
         <v>582</v>
       </c>
       <c r="B438" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" t="s">
         <v>584</v>
       </c>
       <c r="C440" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" t="s">
         <v>587</v>
       </c>
       <c r="B443" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" t="s">
         <v>589</v>
       </c>
       <c r="B445" t="s">
         <v>590</v>
       </c>
-      <c r="C445" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" t="s">
         <v>589</v>
       </c>
       <c r="B446" t="s">
+        <v>591</v>
+      </c>
+      <c r="C446" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" t="s">
         <v>595</v>
       </c>
       <c r="C449" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" t="s">
         <v>596</v>
       </c>
-      <c r="C450" t="s">
-        <v>597</v>
+      <c r="B450" t="s">
+        <v>319</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" t="s">
         <v>596</v>
       </c>
-      <c r="B451" t="s">
-        <v>319</v>
+      <c r="C451" t="s">
+        <v>597</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" t="s">
         <v>598</v>
       </c>
       <c r="B452" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" t="s">
         <v>602</v>
       </c>
     </row>
@@ -6067,59 +6067,59 @@
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" t="s">
         <v>606</v>
       </c>
       <c r="B459" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" t="s">
         <v>608</v>
       </c>
       <c r="B460" t="s">
-        <v>293</v>
+        <v>609</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" t="s">
         <v>608</v>
       </c>
       <c r="B461" t="s">
-        <v>609</v>
+        <v>293</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" t="s">
         <v>612</v>
       </c>
       <c r="C464" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" t="s">
         <v>614</v>
       </c>
       <c r="C465" t="s">
@@ -6343,59 +6343,59 @@
       <c r="A499" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" t="s">
         <v>659</v>
       </c>
       <c r="B500" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" t="s">
         <v>660</v>
       </c>
       <c r="B501" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" t="s">
         <v>661</v>
       </c>
       <c r="B502" t="s">
-        <v>339</v>
+        <v>662</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" t="s">
         <v>661</v>
       </c>
       <c r="B503" t="s">
-        <v>662</v>
+        <v>339</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" t="s">
         <v>661</v>
       </c>
       <c r="B504" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" t="s">
         <v>664</v>
       </c>
       <c r="B505" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" t="s">
@@ -6448,70 +6448,70 @@
       <c r="C514" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" t="s">
         <v>676</v>
       </c>
       <c r="C516" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" t="s">
         <v>677</v>
       </c>
       <c r="B517" t="s">
         <v>678</v>
       </c>
       <c r="C517" t="s">
-        <v>154</v>
+        <v>288</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" t="s">
         <v>677</v>
       </c>
       <c r="B518" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" t="s">
         <v>677</v>
       </c>
       <c r="B519" t="s">
         <v>680</v>
       </c>
       <c r="C519" t="s">
-        <v>288</v>
+        <v>154</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" t="s">
         <v>677</v>
       </c>
       <c r="B520" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" t="s">
         <v>683</v>
       </c>
       <c r="C522" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" t="s">
@@ -6832,94 +6832,94 @@
       <c r="B568" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" t="s">
         <v>742</v>
       </c>
       <c r="B569" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" t="s">
         <v>744</v>
       </c>
       <c r="C570" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" t="s">
         <v>745</v>
       </c>
       <c r="B571" t="s">
-        <v>638</v>
+        <v>746</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" t="s">
         <v>745</v>
       </c>
       <c r="B572" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>638</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" t="s">
         <v>745</v>
       </c>
       <c r="B573" t="s">
         <v>747</v>
       </c>
+      <c r="C573" t="s">
+        <v>288</v>
+      </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" t="s">
         <v>748</v>
       </c>
       <c r="C574" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" t="s">
         <v>749</v>
       </c>
       <c r="B575" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" t="s">
         <v>750</v>
       </c>
       <c r="B576" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" t="s">
         <v>751</v>
       </c>
       <c r="C577" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" t="s">
         <v>753</v>
       </c>
       <c r="B579" t="s">
         <v>754</v>
       </c>
       <c r="C579" t="s">
         <v>187</v>
       </c>
@@ -7049,51 +7049,51 @@
       <c r="B597" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" t="s">
         <v>781</v>
       </c>
       <c r="C598" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" t="s">
         <v>782</v>
       </c>
       <c r="B599" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" t="s">
         <v>784</v>
       </c>
       <c r="B600" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" t="s">
         <v>784</v>
       </c>
       <c r="B601" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" t="s">
         <v>786</v>
       </c>
       <c r="C603" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" t="s">
@@ -7296,67 +7296,67 @@
       <c r="A635" t="s">
         <v>826</v>
       </c>
       <c r="C635" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" t="s">
         <v>828</v>
       </c>
       <c r="B637" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" t="s">
         <v>829</v>
       </c>
       <c r="B638" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" t="s">
         <v>830</v>
       </c>
       <c r="B639" t="s">
-        <v>293</v>
+        <v>831</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" t="s">
         <v>830</v>
       </c>
       <c r="B640" t="s">
-        <v>831</v>
+        <v>293</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" t="s">
         <v>833</v>
       </c>
       <c r="B642" t="e">
         <v>#NAME?</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" t="s">
         <v>834</v>
       </c>
       <c r="B643" t="s">
         <v>371</v>
       </c>
       <c r="C643" t="s">
         <v>154</v>
       </c>
@@ -7381,51 +7381,51 @@
       <c r="A646" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" t="s">
         <v>838</v>
       </c>
       <c r="B647" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" t="s">
         <v>840</v>
       </c>
       <c r="B648" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" t="s">
         <v>840</v>
       </c>
       <c r="B649" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" t="s">
         <v>844</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_6"/>