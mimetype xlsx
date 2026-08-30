--- v1 (2026-02-02)
+++ v2 (2026-08-30)
@@ -825,65 +825,65 @@
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13" t="s">
         <v>25</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16" t="s">
         <v>31</v>
       </c>
       <c r="C16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>34</v>
       </c>