--- v1 (2026-09-15)
+++ v2 (2026-09-27)
@@ -113,69 +113,69 @@
   <si>
     <t>IC50=140 uM</t>
   </si>
   <si>
     <t>54 ppm</t>
   </si>
   <si>
     <t>ALLICIN</t>
   </si>
   <si>
     <t>ALLIXIN</t>
   </si>
   <si>
     <t>ALLYL-ISOTHIOCYANATE</t>
   </si>
   <si>
     <t>ALPHA-METHYLENE-BUTYROLACTONE</t>
   </si>
   <si>
     <t>ALPHA-TOCOPHEROL</t>
   </si>
   <si>
     <t>ANGELICIN</t>
   </si>
   <si>
+    <t>IC50=1.83 uM</t>
+  </si>
+  <si>
     <t>0.34 ppm</t>
   </si>
   <si>
-    <t>IC50=1.83 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>ANISALDEHYDE</t>
   </si>
   <si>
     <t>ANTHOCYANINS</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
+    <t>ID50=10-40 nM</t>
+  </si>
+  <si>
     <t>ID50=0.55 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>ID50=10-40 nM</t>
   </si>
   <si>
     <t>ASCORBIC-ACID</t>
   </si>
   <si>
     <t>ASPERULOSIDE</t>
   </si>
   <si>
     <t>ASPERULOSIDIC-ACID</t>
   </si>
   <si>
     <t>BAICALEIN</t>
   </si>
   <si>
     <t>BAKUCHIOL</t>
   </si>
   <si>
     <t>BAVACHIN</t>
   </si>
   <si>
     <t>BENZALDEHYDE</t>
   </si>
   <si>
     <t>BENZYL-ISOTHIOCYANATE</t>
   </si>
@@ -1206,61 +1206,61 @@
       </c>
       <c r="B27" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="C28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30" t="s">
         <v>38</v>
       </c>
+      <c r="C30" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31" t="s">
         <v>39</v>
       </c>
-      <c r="C31" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="C32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:3">
@@ -1556,62 +1556,62 @@
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>90</v>
       </c>
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>92</v>
       </c>
       <c r="C76" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>93</v>
       </c>
       <c r="B77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C77" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>94</v>
       </c>
       <c r="B78" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C78" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>97</v>
       </c>
       <c r="C81" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
@@ -1654,51 +1654,51 @@
       <c r="C87" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
         <v>104</v>
       </c>
       <c r="B88" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
         <v>106</v>
       </c>
       <c r="C89" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
         <v>107</v>
       </c>
       <c r="B90" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C90" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
         <v>108</v>
       </c>
       <c r="B91" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
         <v>108</v>
       </c>
       <c r="B92" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
         <v>111</v>
       </c>
@@ -1835,51 +1835,51 @@
       <c r="C110" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
         <v>130</v>
       </c>
       <c r="C111" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
         <v>131</v>
       </c>
       <c r="C112" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
         <v>132</v>
       </c>
       <c r="B113" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C113" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
         <v>133</v>
       </c>
       <c r="C114" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
         <v>134</v>
       </c>
       <c r="C115" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
         <v>135</v>
       </c>
@@ -1923,51 +1923,51 @@
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
         <v>141</v>
       </c>
       <c r="C122" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
         <v>143</v>
       </c>
       <c r="B123" t="s">
         <v>85</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
         <v>144</v>
       </c>
       <c r="B124" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C124" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
         <v>145</v>
       </c>
       <c r="C125" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
         <v>146</v>
       </c>
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="127" spans="1:3">