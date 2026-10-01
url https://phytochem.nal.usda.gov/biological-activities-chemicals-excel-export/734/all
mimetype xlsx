--- v2 (2026-09-27)
+++ v3 (2026-10-01)
@@ -2108,62 +2108,62 @@
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" t="s">
         <v>169</v>
       </c>
       <c r="C147" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" t="s">
         <v>171</v>
       </c>
       <c r="B149" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>172</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" t="s">
         <v>171</v>
       </c>
       <c r="B150" t="s">
-        <v>172</v>
+        <v>85</v>
+      </c>
+      <c r="C150" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" t="s">
         <v>173</v>
       </c>
       <c r="B151" t="s">
         <v>85</v>
       </c>
       <c r="C151" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" t="s">
         <v>174</v>
       </c>
       <c r="B152" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" t="s">
         <v>176</v>
       </c>