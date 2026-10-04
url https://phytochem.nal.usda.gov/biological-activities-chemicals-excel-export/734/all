--- v3 (2026-10-01)
+++ v4 (2026-10-04)
@@ -128,54 +128,54 @@
   <si>
     <t>ALPHA-METHYLENE-BUTYROLACTONE</t>
   </si>
   <si>
     <t>ALPHA-TOCOPHEROL</t>
   </si>
   <si>
     <t>ANGELICIN</t>
   </si>
   <si>
     <t>IC50=1.83 uM</t>
   </si>
   <si>
     <t>0.34 ppm</t>
   </si>
   <si>
     <t>ANISALDEHYDE</t>
   </si>
   <si>
     <t>ANTHOCYANINS</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
+    <t>ID50=0.55 ug/ml</t>
+  </si>
+  <si>
     <t>ID50=10-40 nM</t>
-  </si>
-[...1 lines deleted...]
-    <t>ID50=0.55 ug/ml</t>
   </si>
   <si>
     <t>ASCORBIC-ACID</t>
   </si>
   <si>
     <t>ASPERULOSIDE</t>
   </si>
   <si>
     <t>ASPERULOSIDIC-ACID</t>
   </si>
   <si>
     <t>BAICALEIN</t>
   </si>
   <si>
     <t>BAKUCHIOL</t>
   </si>
   <si>
     <t>BAVACHIN</t>
   </si>
   <si>
     <t>BENZALDEHYDE</t>
   </si>
   <si>
     <t>BENZYL-ISOTHIOCYANATE</t>
   </si>
@@ -1206,61 +1206,61 @@
       </c>
       <c r="B27" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="C28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30" t="s">
         <v>38</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31" t="s">
         <v>39</v>
       </c>
+      <c r="C31" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="C32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:3">
@@ -1556,62 +1556,62 @@
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>90</v>
       </c>
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>92</v>
       </c>
       <c r="C76" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>93</v>
       </c>
       <c r="B77" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C77" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>94</v>
       </c>
       <c r="B78" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C78" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>97</v>
       </c>
       <c r="C81" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
@@ -1654,51 +1654,51 @@
       <c r="C87" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
         <v>104</v>
       </c>
       <c r="B88" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
         <v>106</v>
       </c>
       <c r="C89" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
         <v>107</v>
       </c>
       <c r="B90" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C90" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
         <v>108</v>
       </c>
       <c r="B91" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
         <v>108</v>
       </c>
       <c r="B92" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
         <v>111</v>
       </c>
@@ -1835,51 +1835,51 @@
       <c r="C110" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
         <v>130</v>
       </c>
       <c r="C111" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
         <v>131</v>
       </c>
       <c r="C112" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
         <v>132</v>
       </c>
       <c r="B113" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C113" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
         <v>133</v>
       </c>
       <c r="C114" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
         <v>134</v>
       </c>
       <c r="C115" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
         <v>135</v>
       </c>
@@ -1923,51 +1923,51 @@
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
         <v>141</v>
       </c>
       <c r="C122" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
         <v>143</v>
       </c>
       <c r="B123" t="s">
         <v>85</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
         <v>144</v>
       </c>
       <c r="B124" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C124" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
         <v>145</v>
       </c>
       <c r="C125" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
         <v>146</v>
       </c>
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="127" spans="1:3">
@@ -2108,62 +2108,62 @@
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" t="s">
         <v>169</v>
       </c>
       <c r="C147" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" t="s">
         <v>171</v>
       </c>
       <c r="B149" t="s">
-        <v>172</v>
+        <v>85</v>
+      </c>
+      <c r="C149" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" t="s">
         <v>171</v>
       </c>
       <c r="B150" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>172</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" t="s">
         <v>173</v>
       </c>
       <c r="B151" t="s">
         <v>85</v>
       </c>
       <c r="C151" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" t="s">
         <v>174</v>
       </c>
       <c r="B152" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" t="s">
         <v>176</v>
       </c>