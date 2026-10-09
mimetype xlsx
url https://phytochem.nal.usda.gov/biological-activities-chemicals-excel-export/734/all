--- v4 (2026-10-04)
+++ v5 (2026-10-09)
@@ -89,95 +89,95 @@
   <si>
     <t>3-BUTENYL-ISOTHIOCYANATE</t>
   </si>
   <si>
     <t>4-PENTENYL-ISOTHIOCYANATE</t>
   </si>
   <si>
     <t>5-METHOXY-PSORALEN</t>
   </si>
   <si>
     <t>ACACETIN</t>
   </si>
   <si>
     <t>AESCULETIN</t>
   </si>
   <si>
     <t>AJOENE</t>
   </si>
   <si>
     <t>ALIZARIN</t>
   </si>
   <si>
     <t>ALIZARIN-3-METHYLIMINO-DIACETIC-ACID</t>
   </si>
   <si>
+    <t>54 ppm</t>
+  </si>
+  <si>
     <t>IC50=140 uM</t>
   </si>
   <si>
-    <t>54 ppm</t>
-[...1 lines deleted...]
-  <si>
     <t>ALLICIN</t>
   </si>
   <si>
     <t>ALLIXIN</t>
   </si>
   <si>
     <t>ALLYL-ISOTHIOCYANATE</t>
   </si>
   <si>
     <t>ALPHA-METHYLENE-BUTYROLACTONE</t>
   </si>
   <si>
     <t>ALPHA-TOCOPHEROL</t>
   </si>
   <si>
     <t>ANGELICIN</t>
   </si>
   <si>
     <t>IC50=1.83 uM</t>
   </si>
   <si>
     <t>0.34 ppm</t>
   </si>
   <si>
     <t>ANISALDEHYDE</t>
   </si>
   <si>
     <t>ANTHOCYANINS</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
+    <t>ID50=10-40 nM</t>
+  </si>
+  <si>
     <t>ID50=0.55 ug/ml</t>
   </si>
   <si>
-    <t>ID50=10-40 nM</t>
-[...1 lines deleted...]
-  <si>
     <t>ASCORBIC-ACID</t>
   </si>
   <si>
     <t>ASPERULOSIDE</t>
   </si>
   <si>
     <t>ASPERULOSIDIC-ACID</t>
   </si>
   <si>
     <t>BAICALEIN</t>
   </si>
   <si>
     <t>BAKUCHIOL</t>
   </si>
   <si>
     <t>BAVACHIN</t>
   </si>
   <si>
     <t>BENZALDEHYDE</t>
   </si>
   <si>
     <t>BENZYL-ISOTHIOCYANATE</t>
   </si>
   <si>
     <t>BETA-CAROTENE</t>
@@ -341,54 +341,54 @@
   <si>
     <t>ESCULETIN</t>
   </si>
   <si>
     <t>EUGENOL</t>
   </si>
   <si>
     <t>EUXANTHONE</t>
   </si>
   <si>
     <t>FALCARINDIOL</t>
   </si>
   <si>
     <t>ID50=0.096 uM/ml</t>
   </si>
   <si>
     <t>FERULIC-ACID</t>
   </si>
   <si>
     <t>FISETIN</t>
   </si>
   <si>
     <t>FLAVONE</t>
   </si>
   <si>
+    <t>IC50=0.48 ppm</t>
+  </si>
+  <si>
     <t>IC50=1.31 uM</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=0.48 ppm</t>
   </si>
   <si>
     <t>FREMONTIN</t>
   </si>
   <si>
     <t>FREMONTONE</t>
   </si>
   <si>
     <t>GALANGIN</t>
   </si>
   <si>
     <t>GALLIC-ACID</t>
   </si>
   <si>
     <t>GENIPOSIDE</t>
   </si>
   <si>
     <t>GENIPOSIDIC-ACID</t>
   </si>
   <si>
     <t>GENISTEIN</t>
   </si>
   <si>
     <t>GERANIIN</t>
   </si>
@@ -1206,61 +1206,61 @@
       </c>
       <c r="B27" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="C28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30" t="s">
         <v>38</v>
       </c>
+      <c r="C30" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31" t="s">
         <v>39</v>
       </c>
-      <c r="C31" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="C32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:3">
@@ -1556,62 +1556,62 @@
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>90</v>
       </c>
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>92</v>
       </c>
       <c r="C76" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>93</v>
       </c>
       <c r="B77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C77" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>94</v>
       </c>
       <c r="B78" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C78" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>97</v>
       </c>
       <c r="C81" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
@@ -1654,51 +1654,51 @@
       <c r="C87" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
         <v>104</v>
       </c>
       <c r="B88" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
         <v>106</v>
       </c>
       <c r="C89" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
         <v>107</v>
       </c>
       <c r="B90" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C90" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
         <v>108</v>
       </c>
       <c r="B91" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
         <v>108</v>
       </c>
       <c r="B92" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
         <v>111</v>
       </c>
@@ -1835,51 +1835,51 @@
       <c r="C110" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
         <v>130</v>
       </c>
       <c r="C111" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
         <v>131</v>
       </c>
       <c r="C112" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
         <v>132</v>
       </c>
       <c r="B113" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C113" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
         <v>133</v>
       </c>
       <c r="C114" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
         <v>134</v>
       </c>
       <c r="C115" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
         <v>135</v>
       </c>
@@ -1923,51 +1923,51 @@
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
         <v>141</v>
       </c>
       <c r="C122" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
         <v>143</v>
       </c>
       <c r="B123" t="s">
         <v>85</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
         <v>144</v>
       </c>
       <c r="B124" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C124" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
         <v>145</v>
       </c>
       <c r="C125" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
         <v>146</v>
       </c>
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="127" spans="1:3">