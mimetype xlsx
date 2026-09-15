--- v0 (2026-01-07)
+++ v1 (2026-09-15)
@@ -113,54 +113,54 @@
   <si>
     <t>IC50=140 uM</t>
   </si>
   <si>
     <t>54 ppm</t>
   </si>
   <si>
     <t>ALLICIN</t>
   </si>
   <si>
     <t>ALLIXIN</t>
   </si>
   <si>
     <t>ALLYL-ISOTHIOCYANATE</t>
   </si>
   <si>
     <t>ALPHA-METHYLENE-BUTYROLACTONE</t>
   </si>
   <si>
     <t>ALPHA-TOCOPHEROL</t>
   </si>
   <si>
     <t>ANGELICIN</t>
   </si>
   <si>
+    <t>0.34 ppm</t>
+  </si>
+  <si>
     <t>IC50=1.83 uM</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.34 ppm</t>
   </si>
   <si>
     <t>ANISALDEHYDE</t>
   </si>
   <si>
     <t>ANTHOCYANINS</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
     <t>ID50=0.55 ug/ml</t>
   </si>
   <si>
     <t>ID50=10-40 nM</t>
   </si>
   <si>
     <t>ASCORBIC-ACID</t>
   </si>
   <si>
     <t>ASPERULOSIDE</t>
   </si>
   <si>
     <t>ASPERULOSIDIC-ACID</t>
   </si>
@@ -2108,62 +2108,62 @@
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" t="s">
         <v>169</v>
       </c>
       <c r="C147" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" t="s">
         <v>171</v>
       </c>
       <c r="B149" t="s">
-        <v>172</v>
+        <v>85</v>
+      </c>
+      <c r="C149" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" t="s">
         <v>171</v>
       </c>
       <c r="B150" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>172</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" t="s">
         <v>173</v>
       </c>
       <c r="B151" t="s">
         <v>85</v>
       </c>
       <c r="C151" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" t="s">
         <v>174</v>
       </c>
       <c r="B152" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" t="s">
         <v>176</v>
       </c>