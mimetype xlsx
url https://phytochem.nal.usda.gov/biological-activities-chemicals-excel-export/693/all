--- v2 (2026-02-19)
+++ v3 (2026-09-13)
@@ -536,56 +536,56 @@
   <si>
     <t>Neuwinger, H. D. 1996. African Ethnobotany - Poisons and Drugs. Chapman &amp; Hall, New York. 941 pp.</t>
   </si>
   <si>
     <t>AKUAMMIDINE</t>
   </si>
   <si>
     <t>IC50=0.08-0.9 ug/ml</t>
   </si>
   <si>
     <t>Iwu, M.M. 1993. Handbook of African Medicinal Plants. CRC Press, Boca Raton, FL 435 pp.</t>
   </si>
   <si>
     <t>AKUAMMIGINE</t>
   </si>
   <si>
     <t>AKUAMMINE</t>
   </si>
   <si>
     <t>(1/500th chloroquine) 1 mg/kg</t>
   </si>
   <si>
     <t>ALPHA-CYPERONE</t>
   </si>
   <si>
+    <t>IC50=5.5 ug/ml</t>
+  </si>
+  <si>
     <t>5.5 ug/ml</t>
   </si>
   <si>
-    <t>IC50=5.5 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>ALPHA-PEROXYACHIFOLIDE</t>
   </si>
   <si>
     <t>ALPHA-SELINENE</t>
   </si>
   <si>
     <t>IC50=&gt;50 ug/ml</t>
   </si>
   <si>
     <t>ALPHA-YOHIMBINE</t>
   </si>
   <si>
     <t>IC50=&gt;200 uM</t>
   </si>
   <si>
     <t>ALPINUMISOFLAVONE</t>
   </si>
   <si>
     <t>IC50=24.6 ug/ml</t>
   </si>
   <si>
     <t>Khalid, S.A., Farouk, A., Geary**, T.G., and Jensen, J.B. 1985. Potential Antimalarial Candidates From African Plants: An In Vitro Approach Using Plasmodium falciparum*. Journal of Ethnopharmacology, 15: 201-209, 1986.</t>
   </si>
   <si>
     <t>ALSTOMACROLINE</t>
@@ -722,62 +722,62 @@
   <si>
     <t>ARTEANNUIN</t>
   </si>
   <si>
     <t>ARTEINCULTON</t>
   </si>
   <si>
     <t>ARTEMETHER</t>
   </si>
   <si>
     <t>Merck 11th Edition</t>
   </si>
   <si>
     <t>ARTEMETIN</t>
   </si>
   <si>
     <t>(Synergic w artemisinin) IC50=26 uM</t>
   </si>
   <si>
     <t>ARTEMISINE</t>
   </si>
   <si>
     <t>ARTEMISININ</t>
   </si>
   <si>
+    <t>ED50=90 mg/kg orl mus</t>
+  </si>
+  <si>
+    <t>Huang, K. C. 1993. The Pharmacology of Chinese Herbs. CRC Press, Boca Raton, FL 388 pp.</t>
+  </si>
+  <si>
+    <t>ED95=1,000 mg/man/day</t>
+  </si>
+  <si>
     <t>IC50=1.4 nM or 0.0014 uM (ED95=1,000 mg/man/day)</t>
   </si>
   <si>
-    <t>ED50=90 mg/kg orl mus</t>
-[...7 lines deleted...]
-  <si>
     <t>ARTESUNATE</t>
   </si>
   <si>
     <t>ASCARIDOLE</t>
   </si>
   <si>
     <t>0.05-0.1 uM</t>
   </si>
   <si>
     <t>ASIMICIN</t>
   </si>
   <si>
     <t>IC50=4 ppm</t>
   </si>
   <si>
     <t>ATALAPHILLININE</t>
   </si>
   <si>
     <t>50 mg/kg/day ipr mus</t>
   </si>
   <si>
     <t>ATAPHILLININE</t>
   </si>
   <si>
     <t>50 mg/kg (ipr mus)</t>
@@ -794,56 +794,56 @@
   <si>
     <t>AZADIRADIONE</t>
   </si>
   <si>
     <t>IC50=3 ug/ml</t>
   </si>
   <si>
     <t>AZADIRONE</t>
   </si>
   <si>
     <t>IC50=12 ug/ml</t>
   </si>
   <si>
     <t>BEBEERINE</t>
   </si>
   <si>
     <t>BENZOISOQUINOLONE-5-10-DIONE</t>
   </si>
   <si>
     <t>IC50=0.84 ug/ml</t>
   </si>
   <si>
     <t>BERBERASTINE</t>
   </si>
   <si>
+    <t>50 uM</t>
+  </si>
+  <si>
     <t>0.14-0.36 ug/ml</t>
   </si>
   <si>
-    <t>50 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>BERBERINE</t>
   </si>
   <si>
     <t>BETA-DICHROINE</t>
   </si>
   <si>
     <t>BETA-SELINENE</t>
   </si>
   <si>
     <t>BETA-SELININE-HYDROPEROXIDE</t>
   </si>
   <si>
     <t>5.6 ug/ml</t>
   </si>
   <si>
     <t>BETULINIC-ACID</t>
   </si>
   <si>
     <t>IC50=19-26 ug/ml</t>
   </si>
   <si>
     <t>BISNORDIHYDROTOXIFERINE</t>
   </si>
   <si>
     <t>IC50=3.8-4.5 uM</t>
@@ -908,59 +908,59 @@
   <si>
     <t>BRUCEANTIN</t>
   </si>
   <si>
     <t>IC50=0.8 ng/ml</t>
   </si>
   <si>
     <t>BRUCEANTINOL</t>
   </si>
   <si>
     <t>IC50=0.003 ug/ml</t>
   </si>
   <si>
     <t>IC50=2 ng/ml</t>
   </si>
   <si>
     <t>Medicinal and Poisonous Plants of the Tropics. Leeuwenberg, A.J.M., ed. Pudoc, Wageningen. 1987.</t>
   </si>
   <si>
     <t>BRUCEINE</t>
   </si>
   <si>
     <t>BRUCEINE-A</t>
   </si>
   <si>
+    <t>IC50=0.005-0.011 ug/ml</t>
+  </si>
+  <si>
+    <t>IC50=11 ng/ml</t>
+  </si>
+  <si>
     <t>IC50=0.021-0.5 uM</t>
   </si>
   <si>
-    <t>IC50=0.005-0.011 ug/ml</t>
-[...4 lines deleted...]
-  <si>
     <t>BRUCEINE-B</t>
   </si>
   <si>
     <t>IC50=0.023-0.5 uM</t>
   </si>
   <si>
     <t>BRUCEINE-C</t>
   </si>
   <si>
     <t>IC50=0.5 uM</t>
   </si>
   <si>
     <t>IC50=5 ng/ml</t>
   </si>
   <si>
     <t>IC50=0.009 uM</t>
   </si>
   <si>
     <t>BRUCEINE-D</t>
   </si>
   <si>
     <t>IC50=0.037-0.5 uM</t>
   </si>
   <si>
     <t>BRUSATOL</t>
@@ -1346,56 +1346,56 @@
   <si>
     <t>IC50=0.001-0.07 uM</t>
   </si>
   <si>
     <t>GALIPININE</t>
   </si>
   <si>
     <t>IC50=0.9 ug/ml</t>
   </si>
   <si>
     <t>GALLAGIC-ACID</t>
   </si>
   <si>
     <t>IC50=10.6-10.9 ug</t>
   </si>
   <si>
     <t>GAMMA-DICHROINE</t>
   </si>
   <si>
     <t>100 x quinine</t>
   </si>
   <si>
     <t>GEDUNIN</t>
   </si>
   <si>
+    <t>IC50=0.3-1 uM</t>
+  </si>
+  <si>
     <t>IC50=0.7-8.5 ug/ml</t>
   </si>
   <si>
-    <t>IC50=0.3-1 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>GENTIOPICRIN</t>
   </si>
   <si>
     <t>GILLETINE</t>
   </si>
   <si>
     <t>IC50=1.1 ug/ml (ca 1/8 x chloroquine)</t>
   </si>
   <si>
     <t>GLAUCARUBIN</t>
   </si>
   <si>
     <t>GLAUCARUBINONE</t>
   </si>
   <si>
     <t>ED=0.006 ug/ml</t>
   </si>
   <si>
     <t>Jeffery B. Harborne and H. Baxter, eds. 1983. Phytochemical Dictionary. A Handbook of Bioactive Compounds from Plants. Taylor &amp; Frost, London. 791 pp.</t>
   </si>
   <si>
     <t>GLINOSIDE-A</t>
   </si>
   <si>
     <t>IC50=30-42 ug/ml</t>
@@ -1508,54 +1508,54 @@
   <si>
     <t>ISOIGUESTEROL</t>
   </si>
   <si>
     <t>IC50=0.023-0.54 ug/ml</t>
   </si>
   <si>
     <t>ISOMELDENIN</t>
   </si>
   <si>
     <t>ISOSTRYCHNINE</t>
   </si>
   <si>
     <t>IC50=14-&gt;20 uM</t>
   </si>
   <si>
     <t>ISOSUNGUCINE</t>
   </si>
   <si>
     <t>IC50=0.3-1.3 uM</t>
   </si>
   <si>
     <t>ISOTETRANDRINE</t>
   </si>
   <si>
+    <t>IC50=0.07 ug/ml (2 x chloroquine)</t>
+  </si>
+  <si>
     <t>IC50=100 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=0.07 ug/ml (2 x chloroquine)</t>
   </si>
   <si>
     <t>JATRORRHIZINE</t>
   </si>
   <si>
     <t>IC50=0.42-1.61 ug/ml</t>
   </si>
   <si>
     <t>KHAYANTHONE</t>
   </si>
   <si>
     <t>KORUNDAMINE-A</t>
   </si>
   <si>
     <t>KORUPENSAMINE-A</t>
   </si>
   <si>
     <t>IC50=0.02-0.6 ug/ml</t>
   </si>
   <si>
     <t>KORUPENSAMINE-B</t>
   </si>
   <si>
     <t>IC50=0.2-0.4 ug/ml</t>
   </si>
@@ -3720,72 +3720,72 @@
       </c>
       <c r="C119" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
         <v>232</v>
       </c>
       <c r="B120" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
         <v>235</v>
       </c>
       <c r="B122" t="s">
         <v>236</v>
       </c>
+      <c r="C122" t="s">
+        <v>237</v>
+      </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
         <v>235</v>
       </c>
       <c r="B123" t="s">
+        <v>238</v>
+      </c>
+      <c r="C123" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
         <v>235</v>
       </c>
       <c r="B124" t="s">
         <v>239</v>
       </c>
-      <c r="C124" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
         <v>241</v>
       </c>
       <c r="B126" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
         <v>243</v>
       </c>
       <c r="B127" t="s">
         <v>244</v>
       </c>
       <c r="C127" t="s">
         <v>220</v>
       </c>
     </row>
@@ -3859,67 +3859,67 @@
       <c r="C134" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
         <v>259</v>
       </c>
       <c r="B135" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
         <v>259</v>
       </c>
       <c r="B136" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
         <v>262</v>
       </c>
       <c r="B137" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
         <v>262</v>
       </c>
       <c r="B138" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
         <v>263</v>
       </c>
       <c r="C139" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
         <v>264</v>
       </c>
       <c r="B140" t="s">
         <v>178</v>
       </c>
       <c r="C140" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
         <v>265</v>
       </c>
       <c r="B141" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
         <v>267</v>
       </c>
@@ -4095,142 +4095,142 @@
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
         <v>292</v>
       </c>
       <c r="B159" t="s">
         <v>294</v>
       </c>
       <c r="C159" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
         <v>297</v>
       </c>
       <c r="B161" t="s">
         <v>298</v>
       </c>
+      <c r="C161" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
         <v>297</v>
       </c>
       <c r="B162" t="s">
         <v>299</v>
       </c>
       <c r="C162" t="s">
-        <v>5</v>
+        <v>295</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
         <v>297</v>
       </c>
       <c r="B163" t="s">
         <v>300</v>
       </c>
-      <c r="C163" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
         <v>301</v>
       </c>
       <c r="B164" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="C164" t="s">
-        <v>295</v>
+        <v>5</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
         <v>301</v>
       </c>
       <c r="B165" t="s">
-        <v>302</v>
+        <v>299</v>
+      </c>
+      <c r="C165" t="s">
+        <v>295</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
         <v>301</v>
       </c>
       <c r="B166" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>302</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
         <v>303</v>
       </c>
       <c r="B167" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="C167" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
         <v>303</v>
       </c>
       <c r="B168" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C168" t="s">
-        <v>295</v>
+        <v>5</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
         <v>303</v>
       </c>
       <c r="B169" t="s">
-        <v>306</v>
+        <v>305</v>
+      </c>
+      <c r="C169" t="s">
+        <v>295</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
         <v>303</v>
       </c>
       <c r="B170" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>306</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
         <v>307</v>
       </c>
       <c r="B171" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
         <v>309</v>
       </c>
       <c r="B172" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" t="s">
         <v>311</v>
       </c>
       <c r="B173" t="s">
         <v>312</v>
       </c>
@@ -4924,75 +4924,75 @@
         <v>437</v>
       </c>
       <c r="B243" t="s">
         <v>438</v>
       </c>
       <c r="C243" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
         <v>439</v>
       </c>
       <c r="B244" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
         <v>441</v>
       </c>
       <c r="B245" t="s">
         <v>442</v>
       </c>
       <c r="C245" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
         <v>443</v>
       </c>
       <c r="B246" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
         <v>443</v>
       </c>
       <c r="B247" t="s">
-        <v>445</v>
+        <v>84</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
         <v>443</v>
       </c>
       <c r="B248" t="s">
-        <v>84</v>
+        <v>445</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
         <v>446</v>
       </c>
       <c r="C249" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
         <v>447</v>
       </c>
       <c r="B250" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
@@ -5238,61 +5238,61 @@
       <c r="B276" t="s">
         <v>494</v>
       </c>
       <c r="C276" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" t="s">
         <v>495</v>
       </c>
       <c r="B277" t="s">
         <v>496</v>
       </c>
       <c r="C277" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" t="s">
         <v>497</v>
       </c>
       <c r="B278" t="s">
         <v>498</v>
       </c>
-      <c r="C278" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" t="s">
         <v>497</v>
       </c>
       <c r="B279" t="s">
         <v>499</v>
       </c>
+      <c r="C279" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" t="s">
         <v>500</v>
       </c>
       <c r="B280" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" t="s">
         <v>502</v>
       </c>
       <c r="B281" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" t="s">
         <v>503</v>
       </c>
       <c r="B282" t="s">
         <v>288</v>
       </c>
       <c r="C282" t="s">
@@ -5757,51 +5757,51 @@
       <c r="A330" t="s">
         <v>580</v>
       </c>
       <c r="B330" t="s">
         <v>581</v>
       </c>
       <c r="C330" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" t="s">
         <v>584</v>
       </c>
       <c r="B333" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C333" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" t="s">
         <v>585</v>
       </c>
       <c r="B334" t="s">
         <v>586</v>
       </c>
       <c r="C334" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" t="s">
         <v>587</v>
       </c>
       <c r="B335" t="s">
         <v>588</v>
       </c>
       <c r="C335" t="s">
         <v>5</v>