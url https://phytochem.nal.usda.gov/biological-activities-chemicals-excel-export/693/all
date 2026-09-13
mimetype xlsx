--- v3 (2026-09-13)
+++ v4 (2026-09-13)
@@ -536,56 +536,56 @@
   <si>
     <t>Neuwinger, H. D. 1996. African Ethnobotany - Poisons and Drugs. Chapman &amp; Hall, New York. 941 pp.</t>
   </si>
   <si>
     <t>AKUAMMIDINE</t>
   </si>
   <si>
     <t>IC50=0.08-0.9 ug/ml</t>
   </si>
   <si>
     <t>Iwu, M.M. 1993. Handbook of African Medicinal Plants. CRC Press, Boca Raton, FL 435 pp.</t>
   </si>
   <si>
     <t>AKUAMMIGINE</t>
   </si>
   <si>
     <t>AKUAMMINE</t>
   </si>
   <si>
     <t>(1/500th chloroquine) 1 mg/kg</t>
   </si>
   <si>
     <t>ALPHA-CYPERONE</t>
   </si>
   <si>
+    <t>5.5 ug/ml</t>
+  </si>
+  <si>
     <t>IC50=5.5 ug/ml</t>
   </si>
   <si>
-    <t>5.5 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>ALPHA-PEROXYACHIFOLIDE</t>
   </si>
   <si>
     <t>ALPHA-SELINENE</t>
   </si>
   <si>
     <t>IC50=&gt;50 ug/ml</t>
   </si>
   <si>
     <t>ALPHA-YOHIMBINE</t>
   </si>
   <si>
     <t>IC50=&gt;200 uM</t>
   </si>
   <si>
     <t>ALPINUMISOFLAVONE</t>
   </si>
   <si>
     <t>IC50=24.6 ug/ml</t>
   </si>
   <si>
     <t>Khalid, S.A., Farouk, A., Geary**, T.G., and Jensen, J.B. 1985. Potential Antimalarial Candidates From African Plants: An In Vitro Approach Using Plasmodium falciparum*. Journal of Ethnopharmacology, 15: 201-209, 1986.</t>
   </si>
   <si>
     <t>ALSTOMACROLINE</t>
@@ -908,59 +908,59 @@
   <si>
     <t>BRUCEANTIN</t>
   </si>
   <si>
     <t>IC50=0.8 ng/ml</t>
   </si>
   <si>
     <t>BRUCEANTINOL</t>
   </si>
   <si>
     <t>IC50=0.003 ug/ml</t>
   </si>
   <si>
     <t>IC50=2 ng/ml</t>
   </si>
   <si>
     <t>Medicinal and Poisonous Plants of the Tropics. Leeuwenberg, A.J.M., ed. Pudoc, Wageningen. 1987.</t>
   </si>
   <si>
     <t>BRUCEINE</t>
   </si>
   <si>
     <t>BRUCEINE-A</t>
   </si>
   <si>
+    <t>IC50=11 ng/ml</t>
+  </si>
+  <si>
+    <t>IC50=0.021-0.5 uM</t>
+  </si>
+  <si>
     <t>IC50=0.005-0.011 ug/ml</t>
   </si>
   <si>
-    <t>IC50=11 ng/ml</t>
-[...4 lines deleted...]
-  <si>
     <t>BRUCEINE-B</t>
   </si>
   <si>
     <t>IC50=0.023-0.5 uM</t>
   </si>
   <si>
     <t>BRUCEINE-C</t>
   </si>
   <si>
     <t>IC50=0.5 uM</t>
   </si>
   <si>
     <t>IC50=5 ng/ml</t>
   </si>
   <si>
     <t>IC50=0.009 uM</t>
   </si>
   <si>
     <t>BRUCEINE-D</t>
   </si>
   <si>
     <t>IC50=0.037-0.5 uM</t>
   </si>
   <si>
     <t>BRUSATOL</t>
@@ -1319,54 +1319,54 @@
   <si>
     <t>EC50=4.6 ug/ml</t>
   </si>
   <si>
     <t>EXIGUAFLAVONE-B</t>
   </si>
   <si>
     <t>EC50=7 ug/ml</t>
   </si>
   <si>
     <t>FAGARAMIDE</t>
   </si>
   <si>
     <t>IC50=12.3 ug/ml</t>
   </si>
   <si>
     <t>FAGARONINE</t>
   </si>
   <si>
     <t>IC50=0.009 ug/ml</t>
   </si>
   <si>
     <t>FEBRIFUGINE</t>
   </si>
   <si>
+    <t>IC50=0.001-0.07 uM</t>
+  </si>
+  <si>
     <t>Vlietinck, A.J. and Dommisse, R.A. eds. 1985. Advances in Medicinal Plant Research. Wiss. Verlag. Stuttgart.</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=0.001-0.07 uM</t>
   </si>
   <si>
     <t>GALIPININE</t>
   </si>
   <si>
     <t>IC50=0.9 ug/ml</t>
   </si>
   <si>
     <t>GALLAGIC-ACID</t>
   </si>
   <si>
     <t>IC50=10.6-10.9 ug</t>
   </si>
   <si>
     <t>GAMMA-DICHROINE</t>
   </si>
   <si>
     <t>100 x quinine</t>
   </si>
   <si>
     <t>GEDUNIN</t>
   </si>
   <si>
     <t>IC50=0.3-1 uM</t>
   </si>
@@ -4096,108 +4096,108 @@
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
         <v>292</v>
       </c>
       <c r="B159" t="s">
         <v>294</v>
       </c>
       <c r="C159" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
         <v>297</v>
       </c>
       <c r="B161" t="s">
         <v>298</v>
       </c>
       <c r="C161" t="s">
-        <v>5</v>
+        <v>295</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
         <v>297</v>
       </c>
       <c r="B162" t="s">
         <v>299</v>
       </c>
-      <c r="C162" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
         <v>297</v>
       </c>
       <c r="B163" t="s">
         <v>300</v>
       </c>
+      <c r="C163" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
         <v>301</v>
       </c>
       <c r="B164" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C164" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
         <v>301</v>
       </c>
       <c r="B165" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C165" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
         <v>301</v>
       </c>
       <c r="B166" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
         <v>303</v>
       </c>
       <c r="B167" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C167" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
         <v>303</v>
       </c>
       <c r="B168" t="s">
         <v>304</v>
       </c>
       <c r="C168" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
         <v>303</v>
       </c>
       <c r="B169" t="s">
         <v>305</v>
       </c>
       <c r="C169" t="s">
         <v>295</v>
@@ -4882,63 +4882,63 @@
       <c r="A239" t="s">
         <v>430</v>
       </c>
       <c r="B239" t="s">
         <v>431</v>
       </c>
       <c r="C239" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" t="s">
         <v>432</v>
       </c>
       <c r="B240" t="s">
         <v>433</v>
       </c>
       <c r="C240" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" t="s">
         <v>434</v>
       </c>
+      <c r="B241" t="s">
+        <v>435</v>
+      </c>
       <c r="C241" t="s">
-        <v>435</v>
+        <v>5</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" t="s">
         <v>434</v>
       </c>
-      <c r="B242" t="s">
+      <c r="C242" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" t="s">
         <v>437</v>
       </c>
       <c r="B243" t="s">
         <v>438</v>
       </c>
       <c r="C243" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
         <v>439</v>
       </c>
       <c r="B244" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
         <v>441</v>
       </c>
@@ -5869,84 +5869,84 @@
         <v>601</v>
       </c>
       <c r="C342" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" t="s">
         <v>602</v>
       </c>
       <c r="B343" t="s">
         <v>603</v>
       </c>
       <c r="C343" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" t="s">
         <v>604</v>
       </c>
       <c r="B344" t="s">
         <v>605</v>
       </c>
       <c r="C344" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" t="s">
         <v>606</v>
       </c>
       <c r="B345" t="s">
         <v>607</v>
       </c>
       <c r="C345" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" t="s">
         <v>609</v>
       </c>
       <c r="B346" t="s">
         <v>610</v>
       </c>
       <c r="C346" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" t="s">
         <v>611</v>
       </c>
       <c r="B347" t="s">
         <v>612</v>
       </c>
       <c r="C347" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" t="s">
         <v>613</v>
       </c>
       <c r="B348" t="s">
         <v>614</v>
       </c>
       <c r="C348" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" t="s">
         <v>615</v>
       </c>
       <c r="C349" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" t="s">
         <v>616</v>
       </c>