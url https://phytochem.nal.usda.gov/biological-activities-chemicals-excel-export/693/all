--- v4 (2026-09-13)
+++ v5 (2026-09-14)
@@ -581,56 +581,56 @@
   <si>
     <t>ALPINUMISOFLAVONE</t>
   </si>
   <si>
     <t>IC50=24.6 ug/ml</t>
   </si>
   <si>
     <t>Khalid, S.A., Farouk, A., Geary**, T.G., and Jensen, J.B. 1985. Potential Antimalarial Candidates From African Plants: An In Vitro Approach Using Plasmodium falciparum*. Journal of Ethnopharmacology, 15: 201-209, 1986.</t>
   </si>
   <si>
     <t>ALSTOMACROLINE</t>
   </si>
   <si>
     <t>IC50=1.1-10.2 uM</t>
   </si>
   <si>
     <t>ALSTOMACROPHYLLINE</t>
   </si>
   <si>
     <t>IC50=1.1 uM</t>
   </si>
   <si>
     <t>ALSTONERINE</t>
   </si>
   <si>
+    <t>IC50=9.7-46.3 uM</t>
+  </si>
+  <si>
     <t>IC50=46.3 uM</t>
   </si>
   <si>
-    <t>IC50=9.7-46.3 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>ALSTOPHYLLINE</t>
   </si>
   <si>
     <t>IC50=12.7-82.5 uM</t>
   </si>
   <si>
     <t>ALSTOUMERINE</t>
   </si>
   <si>
     <t>IC50=13.1 uM</t>
   </si>
   <si>
     <t>ANCISTROBERTSONINE-A</t>
   </si>
   <si>
     <t>IC50=15.9-&gt;23.7 uM</t>
   </si>
   <si>
     <t>ANCISTROBERTSONINE-B</t>
   </si>
   <si>
     <t>IC50=9-&gt;23.7 uM</t>
   </si>
   <si>
     <t>ANCISTROBERTSONINE-C</t>
@@ -722,62 +722,62 @@
   <si>
     <t>ARTEANNUIN</t>
   </si>
   <si>
     <t>ARTEINCULTON</t>
   </si>
   <si>
     <t>ARTEMETHER</t>
   </si>
   <si>
     <t>Merck 11th Edition</t>
   </si>
   <si>
     <t>ARTEMETIN</t>
   </si>
   <si>
     <t>(Synergic w artemisinin) IC50=26 uM</t>
   </si>
   <si>
     <t>ARTEMISINE</t>
   </si>
   <si>
     <t>ARTEMISININ</t>
   </si>
   <si>
+    <t>IC50=1.4 nM or 0.0014 uM (ED95=1,000 mg/man/day)</t>
+  </si>
+  <si>
     <t>ED50=90 mg/kg orl mus</t>
   </si>
   <si>
     <t>Huang, K. C. 1993. The Pharmacology of Chinese Herbs. CRC Press, Boca Raton, FL 388 pp.</t>
   </si>
   <si>
     <t>ED95=1,000 mg/man/day</t>
   </si>
   <si>
-    <t>IC50=1.4 nM or 0.0014 uM (ED95=1,000 mg/man/day)</t>
-[...1 lines deleted...]
-  <si>
     <t>ARTESUNATE</t>
   </si>
   <si>
     <t>ASCARIDOLE</t>
   </si>
   <si>
     <t>0.05-0.1 uM</t>
   </si>
   <si>
     <t>ASIMICIN</t>
   </si>
   <si>
     <t>IC50=4 ppm</t>
   </si>
   <si>
     <t>ATALAPHILLININE</t>
   </si>
   <si>
     <t>50 mg/kg/day ipr mus</t>
   </si>
   <si>
     <t>ATAPHILLININE</t>
   </si>
   <si>
     <t>50 mg/kg (ipr mus)</t>
@@ -908,59 +908,59 @@
   <si>
     <t>BRUCEANTIN</t>
   </si>
   <si>
     <t>IC50=0.8 ng/ml</t>
   </si>
   <si>
     <t>BRUCEANTINOL</t>
   </si>
   <si>
     <t>IC50=0.003 ug/ml</t>
   </si>
   <si>
     <t>IC50=2 ng/ml</t>
   </si>
   <si>
     <t>Medicinal and Poisonous Plants of the Tropics. Leeuwenberg, A.J.M., ed. Pudoc, Wageningen. 1987.</t>
   </si>
   <si>
     <t>BRUCEINE</t>
   </si>
   <si>
     <t>BRUCEINE-A</t>
   </si>
   <si>
+    <t>IC50=0.005-0.011 ug/ml</t>
+  </si>
+  <si>
     <t>IC50=11 ng/ml</t>
   </si>
   <si>
     <t>IC50=0.021-0.5 uM</t>
   </si>
   <si>
-    <t>IC50=0.005-0.011 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>BRUCEINE-B</t>
   </si>
   <si>
     <t>IC50=0.023-0.5 uM</t>
   </si>
   <si>
     <t>BRUCEINE-C</t>
   </si>
   <si>
     <t>IC50=0.5 uM</t>
   </si>
   <si>
     <t>IC50=5 ng/ml</t>
   </si>
   <si>
     <t>IC50=0.009 uM</t>
   </si>
   <si>
     <t>BRUCEINE-D</t>
   </si>
   <si>
     <t>IC50=0.037-0.5 uM</t>
   </si>
   <si>
     <t>BRUSATOL</t>
@@ -1319,56 +1319,56 @@
   <si>
     <t>EC50=4.6 ug/ml</t>
   </si>
   <si>
     <t>EXIGUAFLAVONE-B</t>
   </si>
   <si>
     <t>EC50=7 ug/ml</t>
   </si>
   <si>
     <t>FAGARAMIDE</t>
   </si>
   <si>
     <t>IC50=12.3 ug/ml</t>
   </si>
   <si>
     <t>FAGARONINE</t>
   </si>
   <si>
     <t>IC50=0.009 ug/ml</t>
   </si>
   <si>
     <t>FEBRIFUGINE</t>
   </si>
   <si>
+    <t>Vlietinck, A.J. and Dommisse, R.A. eds. 1985. Advances in Medicinal Plant Research. Wiss. Verlag. Stuttgart.</t>
+  </si>
+  <si>
     <t>IC50=0.001-0.07 uM</t>
   </si>
   <si>
-    <t>Vlietinck, A.J. and Dommisse, R.A. eds. 1985. Advances in Medicinal Plant Research. Wiss. Verlag. Stuttgart.</t>
-[...1 lines deleted...]
-  <si>
     <t>GALIPININE</t>
   </si>
   <si>
     <t>IC50=0.9 ug/ml</t>
   </si>
   <si>
     <t>GALLAGIC-ACID</t>
   </si>
   <si>
     <t>IC50=10.6-10.9 ug</t>
   </si>
   <si>
     <t>GAMMA-DICHROINE</t>
   </si>
   <si>
     <t>100 x quinine</t>
   </si>
   <si>
     <t>GEDUNIN</t>
   </si>
   <si>
     <t>IC50=0.3-1 uM</t>
   </si>
   <si>
     <t>IC50=0.7-8.5 ug/ml</t>
@@ -1508,54 +1508,54 @@
   <si>
     <t>ISOIGUESTEROL</t>
   </si>
   <si>
     <t>IC50=0.023-0.54 ug/ml</t>
   </si>
   <si>
     <t>ISOMELDENIN</t>
   </si>
   <si>
     <t>ISOSTRYCHNINE</t>
   </si>
   <si>
     <t>IC50=14-&gt;20 uM</t>
   </si>
   <si>
     <t>ISOSUNGUCINE</t>
   </si>
   <si>
     <t>IC50=0.3-1.3 uM</t>
   </si>
   <si>
     <t>ISOTETRANDRINE</t>
   </si>
   <si>
+    <t>IC50=100 ug/ml</t>
+  </si>
+  <si>
     <t>IC50=0.07 ug/ml (2 x chloroquine)</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=100 ug/ml</t>
   </si>
   <si>
     <t>JATRORRHIZINE</t>
   </si>
   <si>
     <t>IC50=0.42-1.61 ug/ml</t>
   </si>
   <si>
     <t>KHAYANTHONE</t>
   </si>
   <si>
     <t>KORUNDAMINE-A</t>
   </si>
   <si>
     <t>KORUPENSAMINE-A</t>
   </si>
   <si>
     <t>IC50=0.02-0.6 ug/ml</t>
   </si>
   <si>
     <t>KORUPENSAMINE-B</t>
   </si>
   <si>
     <t>IC50=0.2-0.4 ug/ml</t>
   </si>
@@ -3465,61 +3465,61 @@
       <c r="B93" t="s">
         <v>185</v>
       </c>
       <c r="C93" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
         <v>186</v>
       </c>
       <c r="B94" t="s">
         <v>187</v>
       </c>
       <c r="C94" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
         <v>188</v>
       </c>
       <c r="B95" t="s">
         <v>189</v>
       </c>
+      <c r="C95" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
         <v>188</v>
       </c>
       <c r="B96" t="s">
         <v>190</v>
       </c>
-      <c r="C96" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
         <v>191</v>
       </c>
       <c r="B97" t="s">
         <v>192</v>
       </c>
       <c r="C97" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
         <v>193</v>
       </c>
       <c r="B98" t="s">
         <v>194</v>
       </c>
       <c r="C98" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
@@ -3720,72 +3720,72 @@
       </c>
       <c r="C119" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
         <v>232</v>
       </c>
       <c r="B120" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
         <v>235</v>
       </c>
       <c r="B122" t="s">
         <v>236</v>
       </c>
-      <c r="C122" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
         <v>235</v>
       </c>
       <c r="B123" t="s">
+        <v>237</v>
+      </c>
+      <c r="C123" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
         <v>235</v>
       </c>
       <c r="B124" t="s">
         <v>239</v>
       </c>
+      <c r="C124" t="s">
+        <v>238</v>
+      </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
         <v>241</v>
       </c>
       <c r="B126" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
         <v>243</v>
       </c>
       <c r="B127" t="s">
         <v>244</v>
       </c>
       <c r="C127" t="s">
         <v>220</v>
       </c>
     </row>
@@ -3875,51 +3875,51 @@
       <c r="B136" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
         <v>262</v>
       </c>
       <c r="B137" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
         <v>262</v>
       </c>
       <c r="B138" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
         <v>263</v>
       </c>
       <c r="C139" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
         <v>264</v>
       </c>
       <c r="B140" t="s">
         <v>178</v>
       </c>
       <c r="C140" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
         <v>265</v>
       </c>
       <c r="B141" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
         <v>267</v>
       </c>
@@ -4096,108 +4096,108 @@
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
         <v>292</v>
       </c>
       <c r="B159" t="s">
         <v>294</v>
       </c>
       <c r="C159" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
         <v>297</v>
       </c>
       <c r="B161" t="s">
         <v>298</v>
       </c>
       <c r="C161" t="s">
-        <v>295</v>
+        <v>5</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
         <v>297</v>
       </c>
       <c r="B162" t="s">
         <v>299</v>
       </c>
+      <c r="C162" t="s">
+        <v>295</v>
+      </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
         <v>297</v>
       </c>
       <c r="B163" t="s">
         <v>300</v>
       </c>
-      <c r="C163" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
         <v>301</v>
       </c>
       <c r="B164" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="C164" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
         <v>301</v>
       </c>
       <c r="B165" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C165" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
         <v>301</v>
       </c>
       <c r="B166" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
         <v>303</v>
       </c>
       <c r="B167" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="C167" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
         <v>303</v>
       </c>
       <c r="B168" t="s">
         <v>304</v>
       </c>
       <c r="C168" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
         <v>303</v>
       </c>
       <c r="B169" t="s">
         <v>305</v>
       </c>
       <c r="C169" t="s">
         <v>295</v>
@@ -4882,93 +4882,93 @@
       <c r="A239" t="s">
         <v>430</v>
       </c>
       <c r="B239" t="s">
         <v>431</v>
       </c>
       <c r="C239" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" t="s">
         <v>432</v>
       </c>
       <c r="B240" t="s">
         <v>433</v>
       </c>
       <c r="C240" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" t="s">
         <v>434</v>
       </c>
-      <c r="B241" t="s">
+      <c r="C241" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" t="s">
         <v>434</v>
       </c>
+      <c r="B242" t="s">
+        <v>436</v>
+      </c>
       <c r="C242" t="s">
-        <v>436</v>
+        <v>5</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" t="s">
         <v>437</v>
       </c>
       <c r="B243" t="s">
         <v>438</v>
       </c>
       <c r="C243" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
         <v>439</v>
       </c>
       <c r="B244" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
         <v>441</v>
       </c>
       <c r="B245" t="s">
         <v>442</v>
       </c>
       <c r="C245" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
         <v>443</v>
       </c>
       <c r="B246" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
         <v>443</v>
       </c>
       <c r="B247" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
         <v>443</v>
       </c>
       <c r="B248" t="s">
         <v>445</v>
       </c>
@@ -5238,61 +5238,61 @@
       <c r="B276" t="s">
         <v>494</v>
       </c>
       <c r="C276" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" t="s">
         <v>495</v>
       </c>
       <c r="B277" t="s">
         <v>496</v>
       </c>
       <c r="C277" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" t="s">
         <v>497</v>
       </c>
       <c r="B278" t="s">
         <v>498</v>
       </c>
+      <c r="C278" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" t="s">
         <v>497</v>
       </c>
       <c r="B279" t="s">
         <v>499</v>
       </c>
-      <c r="C279" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" t="s">
         <v>500</v>
       </c>
       <c r="B280" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" t="s">
         <v>502</v>
       </c>
       <c r="B281" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" t="s">
         <v>503</v>
       </c>
       <c r="B282" t="s">
         <v>288</v>
       </c>
       <c r="C282" t="s">
@@ -5757,51 +5757,51 @@
       <c r="A330" t="s">
         <v>580</v>
       </c>
       <c r="B330" t="s">
         <v>581</v>
       </c>
       <c r="C330" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" t="s">
         <v>584</v>
       </c>
       <c r="B333" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="C333" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" t="s">
         <v>585</v>
       </c>
       <c r="B334" t="s">
         <v>586</v>
       </c>
       <c r="C334" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" t="s">
         <v>587</v>
       </c>
       <c r="B335" t="s">
         <v>588</v>
       </c>
       <c r="C335" t="s">
         <v>5</v>
@@ -5869,84 +5869,84 @@
         <v>601</v>
       </c>
       <c r="C342" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" t="s">
         <v>602</v>
       </c>
       <c r="B343" t="s">
         <v>603</v>
       </c>
       <c r="C343" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" t="s">
         <v>604</v>
       </c>
       <c r="B344" t="s">
         <v>605</v>
       </c>
       <c r="C344" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" t="s">
         <v>606</v>
       </c>
       <c r="B345" t="s">
         <v>607</v>
       </c>
       <c r="C345" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" t="s">
         <v>609</v>
       </c>
       <c r="B346" t="s">
         <v>610</v>
       </c>
       <c r="C346" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" t="s">
         <v>611</v>
       </c>
       <c r="B347" t="s">
         <v>612</v>
       </c>
       <c r="C347" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" t="s">
         <v>613</v>
       </c>
       <c r="B348" t="s">
         <v>614</v>
       </c>
       <c r="C348" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" t="s">
         <v>615</v>
       </c>
       <c r="C349" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" t="s">
         <v>616</v>
       </c>