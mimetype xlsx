--- v5 (2026-09-14)
+++ v6 (2026-09-15)
@@ -581,56 +581,56 @@
   <si>
     <t>ALPINUMISOFLAVONE</t>
   </si>
   <si>
     <t>IC50=24.6 ug/ml</t>
   </si>
   <si>
     <t>Khalid, S.A., Farouk, A., Geary**, T.G., and Jensen, J.B. 1985. Potential Antimalarial Candidates From African Plants: An In Vitro Approach Using Plasmodium falciparum*. Journal of Ethnopharmacology, 15: 201-209, 1986.</t>
   </si>
   <si>
     <t>ALSTOMACROLINE</t>
   </si>
   <si>
     <t>IC50=1.1-10.2 uM</t>
   </si>
   <si>
     <t>ALSTOMACROPHYLLINE</t>
   </si>
   <si>
     <t>IC50=1.1 uM</t>
   </si>
   <si>
     <t>ALSTONERINE</t>
   </si>
   <si>
+    <t>IC50=46.3 uM</t>
+  </si>
+  <si>
     <t>IC50=9.7-46.3 uM</t>
   </si>
   <si>
-    <t>IC50=46.3 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>ALSTOPHYLLINE</t>
   </si>
   <si>
     <t>IC50=12.7-82.5 uM</t>
   </si>
   <si>
     <t>ALSTOUMERINE</t>
   </si>
   <si>
     <t>IC50=13.1 uM</t>
   </si>
   <si>
     <t>ANCISTROBERTSONINE-A</t>
   </si>
   <si>
     <t>IC50=15.9-&gt;23.7 uM</t>
   </si>
   <si>
     <t>ANCISTROBERTSONINE-B</t>
   </si>
   <si>
     <t>IC50=9-&gt;23.7 uM</t>
   </si>
   <si>
     <t>ANCISTROBERTSONINE-C</t>
@@ -722,62 +722,62 @@
   <si>
     <t>ARTEANNUIN</t>
   </si>
   <si>
     <t>ARTEINCULTON</t>
   </si>
   <si>
     <t>ARTEMETHER</t>
   </si>
   <si>
     <t>Merck 11th Edition</t>
   </si>
   <si>
     <t>ARTEMETIN</t>
   </si>
   <si>
     <t>(Synergic w artemisinin) IC50=26 uM</t>
   </si>
   <si>
     <t>ARTEMISINE</t>
   </si>
   <si>
     <t>ARTEMISININ</t>
   </si>
   <si>
+    <t>ED50=90 mg/kg orl mus</t>
+  </si>
+  <si>
+    <t>Huang, K. C. 1993. The Pharmacology of Chinese Herbs. CRC Press, Boca Raton, FL 388 pp.</t>
+  </si>
+  <si>
+    <t>ED95=1,000 mg/man/day</t>
+  </si>
+  <si>
     <t>IC50=1.4 nM or 0.0014 uM (ED95=1,000 mg/man/day)</t>
   </si>
   <si>
-    <t>ED50=90 mg/kg orl mus</t>
-[...7 lines deleted...]
-  <si>
     <t>ARTESUNATE</t>
   </si>
   <si>
     <t>ASCARIDOLE</t>
   </si>
   <si>
     <t>0.05-0.1 uM</t>
   </si>
   <si>
     <t>ASIMICIN</t>
   </si>
   <si>
     <t>IC50=4 ppm</t>
   </si>
   <si>
     <t>ATALAPHILLININE</t>
   </si>
   <si>
     <t>50 mg/kg/day ipr mus</t>
   </si>
   <si>
     <t>ATAPHILLININE</t>
   </si>
   <si>
     <t>50 mg/kg (ipr mus)</t>
@@ -893,59 +893,59 @@
   <si>
     <t>BONASPECTIN-H</t>
   </si>
   <si>
     <t>BONDUCIN</t>
   </si>
   <si>
     <t>BRUCEAJAVIN-A</t>
   </si>
   <si>
     <t>IC50=1.1 ug/ml</t>
   </si>
   <si>
     <t>BRUCEAJAVIN-B</t>
   </si>
   <si>
     <t>BRUCEANTIN</t>
   </si>
   <si>
     <t>IC50=0.8 ng/ml</t>
   </si>
   <si>
     <t>BRUCEANTINOL</t>
   </si>
   <si>
+    <t>IC50=2 ng/ml</t>
+  </si>
+  <si>
+    <t>Medicinal and Poisonous Plants of the Tropics. Leeuwenberg, A.J.M., ed. Pudoc, Wageningen. 1987.</t>
+  </si>
+  <si>
     <t>IC50=0.003 ug/ml</t>
   </si>
   <si>
-    <t>IC50=2 ng/ml</t>
-[...4 lines deleted...]
-  <si>
     <t>BRUCEINE</t>
   </si>
   <si>
     <t>BRUCEINE-A</t>
   </si>
   <si>
     <t>IC50=0.005-0.011 ug/ml</t>
   </si>
   <si>
     <t>IC50=11 ng/ml</t>
   </si>
   <si>
     <t>IC50=0.021-0.5 uM</t>
   </si>
   <si>
     <t>BRUCEINE-B</t>
   </si>
   <si>
     <t>IC50=0.023-0.5 uM</t>
   </si>
   <si>
     <t>BRUCEINE-C</t>
   </si>
   <si>
     <t>IC50=0.5 uM</t>
@@ -1319,56 +1319,56 @@
   <si>
     <t>EC50=4.6 ug/ml</t>
   </si>
   <si>
     <t>EXIGUAFLAVONE-B</t>
   </si>
   <si>
     <t>EC50=7 ug/ml</t>
   </si>
   <si>
     <t>FAGARAMIDE</t>
   </si>
   <si>
     <t>IC50=12.3 ug/ml</t>
   </si>
   <si>
     <t>FAGARONINE</t>
   </si>
   <si>
     <t>IC50=0.009 ug/ml</t>
   </si>
   <si>
     <t>FEBRIFUGINE</t>
   </si>
   <si>
+    <t>IC50=0.001-0.07 uM</t>
+  </si>
+  <si>
     <t>Vlietinck, A.J. and Dommisse, R.A. eds. 1985. Advances in Medicinal Plant Research. Wiss. Verlag. Stuttgart.</t>
   </si>
   <si>
-    <t>IC50=0.001-0.07 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>GALIPININE</t>
   </si>
   <si>
     <t>IC50=0.9 ug/ml</t>
   </si>
   <si>
     <t>GALLAGIC-ACID</t>
   </si>
   <si>
     <t>IC50=10.6-10.9 ug</t>
   </si>
   <si>
     <t>GAMMA-DICHROINE</t>
   </si>
   <si>
     <t>100 x quinine</t>
   </si>
   <si>
     <t>GEDUNIN</t>
   </si>
   <si>
     <t>IC50=0.3-1 uM</t>
   </si>
   <si>
     <t>IC50=0.7-8.5 ug/ml</t>
@@ -1508,54 +1508,54 @@
   <si>
     <t>ISOIGUESTEROL</t>
   </si>
   <si>
     <t>IC50=0.023-0.54 ug/ml</t>
   </si>
   <si>
     <t>ISOMELDENIN</t>
   </si>
   <si>
     <t>ISOSTRYCHNINE</t>
   </si>
   <si>
     <t>IC50=14-&gt;20 uM</t>
   </si>
   <si>
     <t>ISOSUNGUCINE</t>
   </si>
   <si>
     <t>IC50=0.3-1.3 uM</t>
   </si>
   <si>
     <t>ISOTETRANDRINE</t>
   </si>
   <si>
+    <t>IC50=0.07 ug/ml (2 x chloroquine)</t>
+  </si>
+  <si>
     <t>IC50=100 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=0.07 ug/ml (2 x chloroquine)</t>
   </si>
   <si>
     <t>JATRORRHIZINE</t>
   </si>
   <si>
     <t>IC50=0.42-1.61 ug/ml</t>
   </si>
   <si>
     <t>KHAYANTHONE</t>
   </si>
   <si>
     <t>KORUNDAMINE-A</t>
   </si>
   <si>
     <t>KORUPENSAMINE-A</t>
   </si>
   <si>
     <t>IC50=0.02-0.6 ug/ml</t>
   </si>
   <si>
     <t>KORUPENSAMINE-B</t>
   </si>
   <si>
     <t>IC50=0.2-0.4 ug/ml</t>
   </si>
@@ -3465,61 +3465,61 @@
       <c r="B93" t="s">
         <v>185</v>
       </c>
       <c r="C93" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
         <v>186</v>
       </c>
       <c r="B94" t="s">
         <v>187</v>
       </c>
       <c r="C94" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
         <v>188</v>
       </c>
       <c r="B95" t="s">
         <v>189</v>
       </c>
-      <c r="C95" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
         <v>188</v>
       </c>
       <c r="B96" t="s">
         <v>190</v>
       </c>
+      <c r="C96" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
         <v>191</v>
       </c>
       <c r="B97" t="s">
         <v>192</v>
       </c>
       <c r="C97" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
         <v>193</v>
       </c>
       <c r="B98" t="s">
         <v>194</v>
       </c>
       <c r="C98" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
@@ -3720,72 +3720,72 @@
       </c>
       <c r="C119" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
         <v>232</v>
       </c>
       <c r="B120" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
         <v>235</v>
       </c>
       <c r="B122" t="s">
         <v>236</v>
       </c>
+      <c r="C122" t="s">
+        <v>237</v>
+      </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
         <v>235</v>
       </c>
       <c r="B123" t="s">
+        <v>238</v>
+      </c>
+      <c r="C123" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
         <v>235</v>
       </c>
       <c r="B124" t="s">
         <v>239</v>
       </c>
-      <c r="C124" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
         <v>241</v>
       </c>
       <c r="B126" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
         <v>243</v>
       </c>
       <c r="B127" t="s">
         <v>244</v>
       </c>
       <c r="C127" t="s">
         <v>220</v>
       </c>
     </row>
@@ -3875,51 +3875,51 @@
       <c r="B136" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
         <v>262</v>
       </c>
       <c r="B137" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
         <v>262</v>
       </c>
       <c r="B138" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
         <v>263</v>
       </c>
       <c r="C139" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
         <v>264</v>
       </c>
       <c r="B140" t="s">
         <v>178</v>
       </c>
       <c r="C140" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
         <v>265</v>
       </c>
       <c r="B141" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
         <v>267</v>
       </c>
@@ -4069,160 +4069,160 @@
         <v>289</v>
       </c>
       <c r="B156" t="s">
         <v>288</v>
       </c>
       <c r="C156" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" t="s">
         <v>290</v>
       </c>
       <c r="B157" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" t="s">
         <v>292</v>
       </c>
       <c r="B158" t="s">
         <v>293</v>
       </c>
       <c r="C158" t="s">
-        <v>5</v>
+        <v>294</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
         <v>292</v>
       </c>
       <c r="B159" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C159" t="s">
-        <v>295</v>
+        <v>5</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
         <v>297</v>
       </c>
       <c r="B161" t="s">
         <v>298</v>
       </c>
       <c r="C161" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
         <v>297</v>
       </c>
       <c r="B162" t="s">
         <v>299</v>
       </c>
       <c r="C162" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
         <v>297</v>
       </c>
       <c r="B163" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
         <v>301</v>
       </c>
       <c r="B164" t="s">
         <v>298</v>
       </c>
       <c r="C164" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
         <v>301</v>
       </c>
       <c r="B165" t="s">
         <v>299</v>
       </c>
       <c r="C165" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
         <v>301</v>
       </c>
       <c r="B166" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
         <v>303</v>
       </c>
       <c r="B167" t="s">
         <v>298</v>
       </c>
       <c r="C167" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
         <v>303</v>
       </c>
       <c r="B168" t="s">
         <v>304</v>
       </c>
       <c r="C168" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
         <v>303</v>
       </c>
       <c r="B169" t="s">
         <v>305</v>
       </c>
       <c r="C169" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
         <v>303</v>
       </c>
       <c r="B170" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
         <v>307</v>
       </c>
       <c r="B171" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
         <v>309</v>
       </c>
       <c r="B172" t="s">
         <v>310</v>
       </c>
@@ -4882,93 +4882,93 @@
       <c r="A239" t="s">
         <v>430</v>
       </c>
       <c r="B239" t="s">
         <v>431</v>
       </c>
       <c r="C239" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" t="s">
         <v>432</v>
       </c>
       <c r="B240" t="s">
         <v>433</v>
       </c>
       <c r="C240" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" t="s">
         <v>434</v>
       </c>
+      <c r="B241" t="s">
+        <v>435</v>
+      </c>
       <c r="C241" t="s">
-        <v>435</v>
+        <v>5</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" t="s">
         <v>434</v>
       </c>
-      <c r="B242" t="s">
+      <c r="C242" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" t="s">
         <v>437</v>
       </c>
       <c r="B243" t="s">
         <v>438</v>
       </c>
       <c r="C243" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
         <v>439</v>
       </c>
       <c r="B244" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
         <v>441</v>
       </c>
       <c r="B245" t="s">
         <v>442</v>
       </c>
       <c r="C245" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
         <v>443</v>
       </c>
       <c r="B246" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
         <v>443</v>
       </c>
       <c r="B247" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
         <v>443</v>
       </c>
       <c r="B248" t="s">
         <v>445</v>
       </c>
@@ -5238,61 +5238,61 @@
       <c r="B276" t="s">
         <v>494</v>
       </c>
       <c r="C276" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" t="s">
         <v>495</v>
       </c>
       <c r="B277" t="s">
         <v>496</v>
       </c>
       <c r="C277" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" t="s">
         <v>497</v>
       </c>
       <c r="B278" t="s">
         <v>498</v>
       </c>
-      <c r="C278" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" t="s">
         <v>497</v>
       </c>
       <c r="B279" t="s">
         <v>499</v>
       </c>
+      <c r="C279" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" t="s">
         <v>500</v>
       </c>
       <c r="B280" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" t="s">
         <v>502</v>
       </c>
       <c r="B281" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" t="s">
         <v>503</v>
       </c>
       <c r="B282" t="s">
         <v>288</v>
       </c>
       <c r="C282" t="s">
@@ -5757,51 +5757,51 @@
       <c r="A330" t="s">
         <v>580</v>
       </c>
       <c r="B330" t="s">
         <v>581</v>
       </c>
       <c r="C330" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" t="s">
         <v>584</v>
       </c>
       <c r="B333" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C333" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" t="s">
         <v>585</v>
       </c>
       <c r="B334" t="s">
         <v>586</v>
       </c>
       <c r="C334" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" t="s">
         <v>587</v>
       </c>
       <c r="B335" t="s">
         <v>588</v>
       </c>
       <c r="C335" t="s">
         <v>5</v>
@@ -5847,106 +5847,106 @@
     </row>
     <row r="340" spans="1:3">
       <c r="A340" t="s">
         <v>596</v>
       </c>
       <c r="B340" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" t="s">
         <v>598</v>
       </c>
       <c r="B341" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" t="s">
         <v>600</v>
       </c>
       <c r="B342" t="s">
         <v>601</v>
       </c>
       <c r="C342" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" t="s">
         <v>602</v>
       </c>
       <c r="B343" t="s">
         <v>603</v>
       </c>
       <c r="C343" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" t="s">
         <v>604</v>
       </c>
       <c r="B344" t="s">
         <v>605</v>
       </c>
       <c r="C344" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" t="s">
         <v>606</v>
       </c>
       <c r="B345" t="s">
         <v>607</v>
       </c>
       <c r="C345" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" t="s">
         <v>609</v>
       </c>
       <c r="B346" t="s">
         <v>610</v>
       </c>
       <c r="C346" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" t="s">
         <v>611</v>
       </c>
       <c r="B347" t="s">
         <v>612</v>
       </c>
       <c r="C347" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" t="s">
         <v>613</v>
       </c>
       <c r="B348" t="s">
         <v>614</v>
       </c>
       <c r="C348" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" t="s">
         <v>615</v>
       </c>
       <c r="C349" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" t="s">
         <v>616</v>
       </c>