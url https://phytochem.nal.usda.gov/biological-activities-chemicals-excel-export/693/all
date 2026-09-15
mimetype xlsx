--- v6 (2026-09-15)
+++ v7 (2026-09-15)
@@ -536,56 +536,56 @@
   <si>
     <t>Neuwinger, H. D. 1996. African Ethnobotany - Poisons and Drugs. Chapman &amp; Hall, New York. 941 pp.</t>
   </si>
   <si>
     <t>AKUAMMIDINE</t>
   </si>
   <si>
     <t>IC50=0.08-0.9 ug/ml</t>
   </si>
   <si>
     <t>Iwu, M.M. 1993. Handbook of African Medicinal Plants. CRC Press, Boca Raton, FL 435 pp.</t>
   </si>
   <si>
     <t>AKUAMMIGINE</t>
   </si>
   <si>
     <t>AKUAMMINE</t>
   </si>
   <si>
     <t>(1/500th chloroquine) 1 mg/kg</t>
   </si>
   <si>
     <t>ALPHA-CYPERONE</t>
   </si>
   <si>
+    <t>IC50=5.5 ug/ml</t>
+  </si>
+  <si>
     <t>5.5 ug/ml</t>
   </si>
   <si>
-    <t>IC50=5.5 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>ALPHA-PEROXYACHIFOLIDE</t>
   </si>
   <si>
     <t>ALPHA-SELINENE</t>
   </si>
   <si>
     <t>IC50=&gt;50 ug/ml</t>
   </si>
   <si>
     <t>ALPHA-YOHIMBINE</t>
   </si>
   <si>
     <t>IC50=&gt;200 uM</t>
   </si>
   <si>
     <t>ALPINUMISOFLAVONE</t>
   </si>
   <si>
     <t>IC50=24.6 ug/ml</t>
   </si>
   <si>
     <t>Khalid, S.A., Farouk, A., Geary**, T.G., and Jensen, J.B. 1985. Potential Antimalarial Candidates From African Plants: An In Vitro Approach Using Plasmodium falciparum*. Journal of Ethnopharmacology, 15: 201-209, 1986.</t>
   </si>
   <si>
     <t>ALSTOMACROLINE</t>
@@ -722,62 +722,62 @@
   <si>
     <t>ARTEANNUIN</t>
   </si>
   <si>
     <t>ARTEINCULTON</t>
   </si>
   <si>
     <t>ARTEMETHER</t>
   </si>
   <si>
     <t>Merck 11th Edition</t>
   </si>
   <si>
     <t>ARTEMETIN</t>
   </si>
   <si>
     <t>(Synergic w artemisinin) IC50=26 uM</t>
   </si>
   <si>
     <t>ARTEMISINE</t>
   </si>
   <si>
     <t>ARTEMISININ</t>
   </si>
   <si>
+    <t>IC50=1.4 nM or 0.0014 uM (ED95=1,000 mg/man/day)</t>
+  </si>
+  <si>
     <t>ED50=90 mg/kg orl mus</t>
   </si>
   <si>
     <t>Huang, K. C. 1993. The Pharmacology of Chinese Herbs. CRC Press, Boca Raton, FL 388 pp.</t>
   </si>
   <si>
     <t>ED95=1,000 mg/man/day</t>
   </si>
   <si>
-    <t>IC50=1.4 nM or 0.0014 uM (ED95=1,000 mg/man/day)</t>
-[...1 lines deleted...]
-  <si>
     <t>ARTESUNATE</t>
   </si>
   <si>
     <t>ASCARIDOLE</t>
   </si>
   <si>
     <t>0.05-0.1 uM</t>
   </si>
   <si>
     <t>ASIMICIN</t>
   </si>
   <si>
     <t>IC50=4 ppm</t>
   </si>
   <si>
     <t>ATALAPHILLININE</t>
   </si>
   <si>
     <t>50 mg/kg/day ipr mus</t>
   </si>
   <si>
     <t>ATAPHILLININE</t>
   </si>
   <si>
     <t>50 mg/kg (ipr mus)</t>
@@ -893,59 +893,59 @@
   <si>
     <t>BONASPECTIN-H</t>
   </si>
   <si>
     <t>BONDUCIN</t>
   </si>
   <si>
     <t>BRUCEAJAVIN-A</t>
   </si>
   <si>
     <t>IC50=1.1 ug/ml</t>
   </si>
   <si>
     <t>BRUCEAJAVIN-B</t>
   </si>
   <si>
     <t>BRUCEANTIN</t>
   </si>
   <si>
     <t>IC50=0.8 ng/ml</t>
   </si>
   <si>
     <t>BRUCEANTINOL</t>
   </si>
   <si>
+    <t>IC50=0.003 ug/ml</t>
+  </si>
+  <si>
     <t>IC50=2 ng/ml</t>
   </si>
   <si>
     <t>Medicinal and Poisonous Plants of the Tropics. Leeuwenberg, A.J.M., ed. Pudoc, Wageningen. 1987.</t>
   </si>
   <si>
-    <t>IC50=0.003 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>BRUCEINE</t>
   </si>
   <si>
     <t>BRUCEINE-A</t>
   </si>
   <si>
     <t>IC50=0.005-0.011 ug/ml</t>
   </si>
   <si>
     <t>IC50=11 ng/ml</t>
   </si>
   <si>
     <t>IC50=0.021-0.5 uM</t>
   </si>
   <si>
     <t>BRUCEINE-B</t>
   </si>
   <si>
     <t>IC50=0.023-0.5 uM</t>
   </si>
   <si>
     <t>BRUCEINE-C</t>
   </si>
   <si>
     <t>IC50=0.5 uM</t>
@@ -1319,56 +1319,56 @@
   <si>
     <t>EC50=4.6 ug/ml</t>
   </si>
   <si>
     <t>EXIGUAFLAVONE-B</t>
   </si>
   <si>
     <t>EC50=7 ug/ml</t>
   </si>
   <si>
     <t>FAGARAMIDE</t>
   </si>
   <si>
     <t>IC50=12.3 ug/ml</t>
   </si>
   <si>
     <t>FAGARONINE</t>
   </si>
   <si>
     <t>IC50=0.009 ug/ml</t>
   </si>
   <si>
     <t>FEBRIFUGINE</t>
   </si>
   <si>
+    <t>Vlietinck, A.J. and Dommisse, R.A. eds. 1985. Advances in Medicinal Plant Research. Wiss. Verlag. Stuttgart.</t>
+  </si>
+  <si>
     <t>IC50=0.001-0.07 uM</t>
   </si>
   <si>
-    <t>Vlietinck, A.J. and Dommisse, R.A. eds. 1985. Advances in Medicinal Plant Research. Wiss. Verlag. Stuttgart.</t>
-[...1 lines deleted...]
-  <si>
     <t>GALIPININE</t>
   </si>
   <si>
     <t>IC50=0.9 ug/ml</t>
   </si>
   <si>
     <t>GALLAGIC-ACID</t>
   </si>
   <si>
     <t>IC50=10.6-10.9 ug</t>
   </si>
   <si>
     <t>GAMMA-DICHROINE</t>
   </si>
   <si>
     <t>100 x quinine</t>
   </si>
   <si>
     <t>GEDUNIN</t>
   </si>
   <si>
     <t>IC50=0.3-1 uM</t>
   </si>
   <si>
     <t>IC50=0.7-8.5 ug/ml</t>
@@ -1508,54 +1508,54 @@
   <si>
     <t>ISOIGUESTEROL</t>
   </si>
   <si>
     <t>IC50=0.023-0.54 ug/ml</t>
   </si>
   <si>
     <t>ISOMELDENIN</t>
   </si>
   <si>
     <t>ISOSTRYCHNINE</t>
   </si>
   <si>
     <t>IC50=14-&gt;20 uM</t>
   </si>
   <si>
     <t>ISOSUNGUCINE</t>
   </si>
   <si>
     <t>IC50=0.3-1.3 uM</t>
   </si>
   <si>
     <t>ISOTETRANDRINE</t>
   </si>
   <si>
+    <t>IC50=100 ug/ml</t>
+  </si>
+  <si>
     <t>IC50=0.07 ug/ml (2 x chloroquine)</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=100 ug/ml</t>
   </si>
   <si>
     <t>JATRORRHIZINE</t>
   </si>
   <si>
     <t>IC50=0.42-1.61 ug/ml</t>
   </si>
   <si>
     <t>KHAYANTHONE</t>
   </si>
   <si>
     <t>KORUNDAMINE-A</t>
   </si>
   <si>
     <t>KORUPENSAMINE-A</t>
   </si>
   <si>
     <t>IC50=0.02-0.6 ug/ml</t>
   </si>
   <si>
     <t>KORUPENSAMINE-B</t>
   </si>
   <si>
     <t>IC50=0.2-0.4 ug/ml</t>
   </si>
@@ -3720,72 +3720,72 @@
       </c>
       <c r="C119" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
         <v>232</v>
       </c>
       <c r="B120" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
         <v>235</v>
       </c>
       <c r="B122" t="s">
         <v>236</v>
       </c>
-      <c r="C122" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
         <v>235</v>
       </c>
       <c r="B123" t="s">
+        <v>237</v>
+      </c>
+      <c r="C123" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
         <v>235</v>
       </c>
       <c r="B124" t="s">
         <v>239</v>
       </c>
+      <c r="C124" t="s">
+        <v>238</v>
+      </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
         <v>241</v>
       </c>
       <c r="B126" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
         <v>243</v>
       </c>
       <c r="B127" t="s">
         <v>244</v>
       </c>
       <c r="C127" t="s">
         <v>220</v>
       </c>
     </row>
@@ -3859,67 +3859,67 @@
       <c r="C134" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
         <v>259</v>
       </c>
       <c r="B135" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
         <v>259</v>
       </c>
       <c r="B136" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
         <v>262</v>
       </c>
       <c r="B137" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
         <v>262</v>
       </c>
       <c r="B138" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
         <v>263</v>
       </c>
       <c r="C139" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
         <v>264</v>
       </c>
       <c r="B140" t="s">
         <v>178</v>
       </c>
       <c r="C140" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
         <v>265</v>
       </c>
       <c r="B141" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
         <v>267</v>
       </c>
@@ -4069,160 +4069,160 @@
         <v>289</v>
       </c>
       <c r="B156" t="s">
         <v>288</v>
       </c>
       <c r="C156" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" t="s">
         <v>290</v>
       </c>
       <c r="B157" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" t="s">
         <v>292</v>
       </c>
       <c r="B158" t="s">
         <v>293</v>
       </c>
       <c r="C158" t="s">
-        <v>294</v>
+        <v>5</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
         <v>292</v>
       </c>
       <c r="B159" t="s">
+        <v>294</v>
+      </c>
+      <c r="C159" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
         <v>297</v>
       </c>
       <c r="B161" t="s">
         <v>298</v>
       </c>
       <c r="C161" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
         <v>297</v>
       </c>
       <c r="B162" t="s">
         <v>299</v>
       </c>
       <c r="C162" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
         <v>297</v>
       </c>
       <c r="B163" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
         <v>301</v>
       </c>
       <c r="B164" t="s">
         <v>298</v>
       </c>
       <c r="C164" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
         <v>301</v>
       </c>
       <c r="B165" t="s">
         <v>299</v>
       </c>
       <c r="C165" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
         <v>301</v>
       </c>
       <c r="B166" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
         <v>303</v>
       </c>
       <c r="B167" t="s">
         <v>298</v>
       </c>
       <c r="C167" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
         <v>303</v>
       </c>
       <c r="B168" t="s">
         <v>304</v>
       </c>
       <c r="C168" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
         <v>303</v>
       </c>
       <c r="B169" t="s">
         <v>305</v>
       </c>
       <c r="C169" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
         <v>303</v>
       </c>
       <c r="B170" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
         <v>307</v>
       </c>
       <c r="B171" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
         <v>309</v>
       </c>
       <c r="B172" t="s">
         <v>310</v>
       </c>
@@ -4882,93 +4882,93 @@
       <c r="A239" t="s">
         <v>430</v>
       </c>
       <c r="B239" t="s">
         <v>431</v>
       </c>
       <c r="C239" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" t="s">
         <v>432</v>
       </c>
       <c r="B240" t="s">
         <v>433</v>
       </c>
       <c r="C240" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" t="s">
         <v>434</v>
       </c>
-      <c r="B241" t="s">
+      <c r="C241" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" t="s">
         <v>434</v>
       </c>
+      <c r="B242" t="s">
+        <v>436</v>
+      </c>
       <c r="C242" t="s">
-        <v>436</v>
+        <v>5</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" t="s">
         <v>437</v>
       </c>
       <c r="B243" t="s">
         <v>438</v>
       </c>
       <c r="C243" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
         <v>439</v>
       </c>
       <c r="B244" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
         <v>441</v>
       </c>
       <c r="B245" t="s">
         <v>442</v>
       </c>
       <c r="C245" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
         <v>443</v>
       </c>
       <c r="B246" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
         <v>443</v>
       </c>
       <c r="B247" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
         <v>443</v>
       </c>
       <c r="B248" t="s">
         <v>445</v>
       </c>
@@ -5238,61 +5238,61 @@
       <c r="B276" t="s">
         <v>494</v>
       </c>
       <c r="C276" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" t="s">
         <v>495</v>
       </c>
       <c r="B277" t="s">
         <v>496</v>
       </c>
       <c r="C277" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" t="s">
         <v>497</v>
       </c>
       <c r="B278" t="s">
         <v>498</v>
       </c>
+      <c r="C278" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" t="s">
         <v>497</v>
       </c>
       <c r="B279" t="s">
         <v>499</v>
       </c>
-      <c r="C279" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" t="s">
         <v>500</v>
       </c>
       <c r="B280" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" t="s">
         <v>502</v>
       </c>
       <c r="B281" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" t="s">
         <v>503</v>
       </c>
       <c r="B282" t="s">
         <v>288</v>
       </c>
       <c r="C282" t="s">
@@ -5757,51 +5757,51 @@
       <c r="A330" t="s">
         <v>580</v>
       </c>
       <c r="B330" t="s">
         <v>581</v>
       </c>
       <c r="C330" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" t="s">
         <v>584</v>
       </c>
       <c r="B333" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="C333" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" t="s">
         <v>585</v>
       </c>
       <c r="B334" t="s">
         <v>586</v>
       </c>
       <c r="C334" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" t="s">
         <v>587</v>
       </c>
       <c r="B335" t="s">
         <v>588</v>
       </c>
       <c r="C335" t="s">
         <v>5</v>
@@ -5847,106 +5847,106 @@
     </row>
     <row r="340" spans="1:3">
       <c r="A340" t="s">
         <v>596</v>
       </c>
       <c r="B340" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" t="s">
         <v>598</v>
       </c>
       <c r="B341" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" t="s">
         <v>600</v>
       </c>
       <c r="B342" t="s">
         <v>601</v>
       </c>
       <c r="C342" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" t="s">
         <v>602</v>
       </c>
       <c r="B343" t="s">
         <v>603</v>
       </c>
       <c r="C343" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" t="s">
         <v>604</v>
       </c>
       <c r="B344" t="s">
         <v>605</v>
       </c>
       <c r="C344" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" t="s">
         <v>606</v>
       </c>
       <c r="B345" t="s">
         <v>607</v>
       </c>
       <c r="C345" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" t="s">
         <v>609</v>
       </c>
       <c r="B346" t="s">
         <v>610</v>
       </c>
       <c r="C346" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" t="s">
         <v>611</v>
       </c>
       <c r="B347" t="s">
         <v>612</v>
       </c>
       <c r="C347" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" t="s">
         <v>613</v>
       </c>
       <c r="B348" t="s">
         <v>614</v>
       </c>
       <c r="C348" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" t="s">
         <v>615</v>
       </c>
       <c r="C349" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" t="s">
         <v>616</v>
       </c>