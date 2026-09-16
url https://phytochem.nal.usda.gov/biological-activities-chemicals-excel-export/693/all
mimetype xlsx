--- v7 (2026-09-15)
+++ v8 (2026-09-16)
@@ -1664,54 +1664,54 @@
   <si>
     <t>IC50=0.9 uM</t>
   </si>
   <si>
     <t>NEUROLENIN-B</t>
   </si>
   <si>
     <t>IC50=0.6 uM</t>
   </si>
   <si>
     <t>NEUROLENIN-C/D</t>
   </si>
   <si>
     <t>NIMBANDIOL</t>
   </si>
   <si>
     <t>NIMBIN</t>
   </si>
   <si>
     <t>NIMBININ</t>
   </si>
   <si>
     <t>NIMBOLIDE</t>
   </si>
   <si>
+    <t>IC50=1.74 ug/mL</t>
+  </si>
+  <si>
     <t>IC50=0.001 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=1.74 ug/mL</t>
   </si>
   <si>
     <t>NIMOCINOL</t>
   </si>
   <si>
     <t>NOR-TILIACORINE-A</t>
   </si>
   <si>
     <t>IC50=0.56 ug/ml</t>
   </si>
   <si>
     <t>NORFLUOROCURARINE</t>
   </si>
   <si>
     <t>IC50=129 uM</t>
   </si>
   <si>
     <t>NORTILIACORININE-A</t>
   </si>
   <si>
     <t>NYASOL</t>
   </si>
   <si>
     <t>IC50=12 uM</t>
   </si>
@@ -3859,59 +3859,59 @@
       <c r="C134" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
         <v>259</v>
       </c>
       <c r="B135" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
         <v>259</v>
       </c>
       <c r="B136" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
         <v>262</v>
       </c>
       <c r="B137" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
         <v>262</v>
       </c>
       <c r="B138" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
         <v>263</v>
       </c>
       <c r="C139" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
         <v>264</v>
       </c>
       <c r="B140" t="s">
         <v>178</v>
       </c>
       <c r="C140" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
         <v>265</v>
       </c>
@@ -5565,60 +5565,60 @@
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" t="s">
         <v>547</v>
       </c>
       <c r="B309" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" t="s">
         <v>548</v>
       </c>
       <c r="B310" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" t="s">
         <v>549</v>
       </c>
       <c r="B311" t="s">
         <v>550</v>
       </c>
-      <c r="C311" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" t="s">
         <v>549</v>
       </c>
       <c r="B312" t="s">
         <v>551</v>
+      </c>
+      <c r="C312" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" t="s">
         <v>552</v>
       </c>
       <c r="B313" t="s">
         <v>84</v>
       </c>
       <c r="C313" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" t="s">
         <v>553</v>
       </c>
       <c r="B314" t="s">
         <v>554</v>
       </c>
       <c r="C314" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="315" spans="1:3">