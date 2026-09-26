--- v0 (2026-02-23)
+++ v1 (2026-09-26)
@@ -56,61 +56,61 @@
   <si>
     <t>0.6 mg/kg orl</t>
   </si>
   <si>
     <t>8-PRENYLNARINGENIN</t>
   </si>
   <si>
     <t>AJOENE</t>
   </si>
   <si>
     <t>ALLICIN</t>
   </si>
   <si>
     <t>ARCTIGENIN</t>
   </si>
   <si>
     <t>ED50=0.53-2 uM</t>
   </si>
   <si>
     <t>BETA-SITOSTEROL</t>
   </si>
   <si>
     <t>CURCUMIN</t>
   </si>
   <si>
-    <t>0.4 mg/ml</t>
-[...4 lines deleted...]
-  <si>
     <t>4 ug/ml</t>
   </si>
   <si>
     <t>Mills, Simon and Bone, Kerry. 2000. Phytotherapy. Churchill
 Livinston, Edinburgh.</t>
+  </si>
+  <si>
+    <t>0.4 mg/ml</t>
+  </si>
+  <si>
+    <t>Iwu, M.M. 1993. Handbook of African Medicinal Plants. CRC Press, Boca Raton, FL 435 pp.</t>
   </si>
   <si>
     <t>EMODIN</t>
   </si>
   <si>
     <t>ETOPOSIDE</t>
   </si>
   <si>
     <t>GENISTEIN</t>
   </si>
   <si>
     <t>LIMONENE</t>
   </si>
   <si>
     <t>LINALOOL</t>
   </si>
   <si>
     <t>IC50=3.5-4.2 ug/ml</t>
   </si>
   <si>
     <t>Chiang, L. C., Chiang, W., Chang, M. Y., Ng, L. T., Lin, C. C. 2003. Antileukemic activity of selected natural products in Taiwan. Am J Chin Med, 31(1):37-46.</t>
   </si>
   <si>
     <t>LUTEOLIN</t>
   </si>