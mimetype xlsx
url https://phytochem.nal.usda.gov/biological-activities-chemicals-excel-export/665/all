--- v1 (2026-02-22)
+++ v2 (2026-09-11)
@@ -368,54 +368,54 @@
   <si>
     <t>ASARININ</t>
   </si>
   <si>
     <t>IC50=2.9 ug/ml</t>
   </si>
   <si>
     <t>ASTRAGALIN</t>
   </si>
   <si>
     <t>AUCUBIN</t>
   </si>
   <si>
     <t>IC50=25-56 ug/ml</t>
   </si>
   <si>
     <t>Chiang, L. C., Chiang, W., Chang, M. Y., Ng, L. T., Lin, C. C. 2003. Antileukemic activity of selected natural products in Taiwan. Am J Chin Med, 31(1):37-46.</t>
   </si>
   <si>
     <t>AZELAIC-ACID</t>
   </si>
   <si>
     <t>BAICALEIN</t>
   </si>
   <si>
+    <t>IC50=0.26 ug/ml</t>
+  </si>
+  <si>
     <t>2 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=0.26 ug/ml</t>
   </si>
   <si>
     <t>BALANITIN</t>
   </si>
   <si>
     <t>ED50=0.21-2.4 ug/ml</t>
   </si>
   <si>
     <t>BETA-SITOSTEROL</t>
   </si>
   <si>
     <t>BETA-SITOSTEROL-BETA-D-GLUCOSIDE</t>
   </si>
   <si>
     <t>BETULINIC-ACID</t>
   </si>
   <si>
     <t>BIS-HOMODEOXYHARRINGTONINE</t>
   </si>
   <si>
     <t>BOSWELLIC-ACID</t>
   </si>
   <si>
     <t>11-30 uM</t>
   </si>
@@ -2127,62 +2127,62 @@
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>113</v>
       </c>
       <c r="B74" t="s">
         <v>114</v>
       </c>
       <c r="C74" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>117</v>
       </c>
       <c r="B76" t="s">
         <v>118</v>
       </c>
       <c r="C76" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>117</v>
       </c>
       <c r="B77" t="s">
         <v>119</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>120</v>
       </c>
       <c r="B78" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>124</v>
       </c>
     </row>
@@ -2569,60 +2569,60 @@
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
         <v>196</v>
       </c>
       <c r="B138" t="s">
         <v>150</v>
       </c>
       <c r="C138" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
         <v>197</v>
       </c>
       <c r="B139" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
         <v>198</v>
       </c>
+      <c r="B140" t="s">
+        <v>199</v>
+      </c>
+      <c r="C140" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
         <v>198</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
         <v>200</v>
       </c>
       <c r="B142" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
         <v>203</v>
       </c>
       <c r="B144" t="s">
         <v>114</v>
       </c>
       <c r="C144" t="s">
         <v>115</v>
       </c>