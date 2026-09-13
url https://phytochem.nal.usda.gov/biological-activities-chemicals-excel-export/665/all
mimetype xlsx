--- v2 (2026-09-11)
+++ v3 (2026-09-13)
@@ -368,54 +368,54 @@
   <si>
     <t>ASARININ</t>
   </si>
   <si>
     <t>IC50=2.9 ug/ml</t>
   </si>
   <si>
     <t>ASTRAGALIN</t>
   </si>
   <si>
     <t>AUCUBIN</t>
   </si>
   <si>
     <t>IC50=25-56 ug/ml</t>
   </si>
   <si>
     <t>Chiang, L. C., Chiang, W., Chang, M. Y., Ng, L. T., Lin, C. C. 2003. Antileukemic activity of selected natural products in Taiwan. Am J Chin Med, 31(1):37-46.</t>
   </si>
   <si>
     <t>AZELAIC-ACID</t>
   </si>
   <si>
     <t>BAICALEIN</t>
   </si>
   <si>
+    <t>2 ug/ml</t>
+  </si>
+  <si>
     <t>IC50=0.26 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>2 ug/ml</t>
   </si>
   <si>
     <t>BALANITIN</t>
   </si>
   <si>
     <t>ED50=0.21-2.4 ug/ml</t>
   </si>
   <si>
     <t>BETA-SITOSTEROL</t>
   </si>
   <si>
     <t>BETA-SITOSTEROL-BETA-D-GLUCOSIDE</t>
   </si>
   <si>
     <t>BETULINIC-ACID</t>
   </si>
   <si>
     <t>BIS-HOMODEOXYHARRINGTONINE</t>
   </si>
   <si>
     <t>BOSWELLIC-ACID</t>
   </si>
   <si>
     <t>11-30 uM</t>
   </si>
@@ -2127,62 +2127,62 @@
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>113</v>
       </c>
       <c r="B74" t="s">
         <v>114</v>
       </c>
       <c r="C74" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>117</v>
       </c>
       <c r="B76" t="s">
         <v>118</v>
       </c>
       <c r="C76" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>117</v>
       </c>
       <c r="B77" t="s">
         <v>119</v>
       </c>
       <c r="C77" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>120</v>
       </c>
       <c r="B78" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>124</v>
       </c>
     </row>
@@ -2569,61 +2569,61 @@
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
         <v>196</v>
       </c>
       <c r="B138" t="s">
         <v>150</v>
       </c>
       <c r="C138" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
         <v>197</v>
       </c>
       <c r="B139" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
         <v>198</v>
       </c>
-      <c r="B140" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
         <v>198</v>
       </c>
+      <c r="B141" t="s">
+        <v>199</v>
+      </c>
+      <c r="C141" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
         <v>200</v>
       </c>
       <c r="B142" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
         <v>203</v>
       </c>
       <c r="B144" t="s">
         <v>114</v>
       </c>
       <c r="C144" t="s">
         <v>115</v>
       </c>
     </row>
@@ -3247,62 +3247,62 @@
     </row>
     <row r="226" spans="1:3">
       <c r="A226" t="s">
         <v>326</v>
       </c>
       <c r="C226" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
         <v>327</v>
       </c>
       <c r="B227" t="s">
         <v>28</v>
       </c>
       <c r="C227" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
         <v>327</v>
       </c>
       <c r="B228" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>328</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
         <v>327</v>
       </c>
       <c r="B229" t="s">
-        <v>328</v>
+        <v>150</v>
+      </c>
+      <c r="C229" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" t="s">
         <v>330</v>
       </c>
       <c r="B231" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" t="s">
         <v>332</v>
       </c>
       <c r="C232" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" t="s">