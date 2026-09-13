--- v1 (2026-02-22)
+++ v2 (2026-09-13)
@@ -3247,62 +3247,62 @@
     </row>
     <row r="226" spans="1:3">
       <c r="A226" t="s">
         <v>326</v>
       </c>
       <c r="C226" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
         <v>327</v>
       </c>
       <c r="B227" t="s">
         <v>28</v>
       </c>
       <c r="C227" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
         <v>327</v>
       </c>
       <c r="B228" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>328</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
         <v>327</v>
       </c>
       <c r="B229" t="s">
-        <v>328</v>
+        <v>150</v>
+      </c>
+      <c r="C229" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" t="s">
         <v>330</v>
       </c>
       <c r="B231" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" t="s">
         <v>332</v>
       </c>
       <c r="C232" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" t="s">