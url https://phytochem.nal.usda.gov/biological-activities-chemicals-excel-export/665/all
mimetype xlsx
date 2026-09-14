--- v2 (2026-09-13)
+++ v3 (2026-09-14)
@@ -2569,60 +2569,60 @@
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
         <v>196</v>
       </c>
       <c r="B138" t="s">
         <v>150</v>
       </c>
       <c r="C138" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
         <v>197</v>
       </c>
       <c r="B139" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
         <v>198</v>
       </c>
+      <c r="B140" t="s">
+        <v>199</v>
+      </c>
+      <c r="C140" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
         <v>198</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
         <v>200</v>
       </c>
       <c r="B142" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
         <v>203</v>
       </c>
       <c r="B144" t="s">
         <v>114</v>
       </c>
       <c r="C144" t="s">
         <v>115</v>
       </c>