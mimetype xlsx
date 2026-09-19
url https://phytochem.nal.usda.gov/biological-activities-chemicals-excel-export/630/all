--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -677,56 +677,56 @@
   <si>
     <t>BISABOLOXIDE</t>
   </si>
   <si>
     <t>BOEHMEROL-ACETATE</t>
   </si>
   <si>
     <t>BOLDINE</t>
   </si>
   <si>
     <t>ED50=34 mg/kg</t>
   </si>
   <si>
     <t>BORJATRIOL</t>
   </si>
   <si>
     <t>Barberan, F.A.T., Manez, S., and Villar*, A. Identification Of Antiinflammatory Agents From Sideritis Species Growing In Spain. Journal of Natural Products, 50: 313, 1987.</t>
   </si>
   <si>
     <t>BORNEOL</t>
   </si>
   <si>
     <t>BOSWELLIC-ACID</t>
   </si>
   <si>
+    <t>50 mg/kg orl rat</t>
+  </si>
+  <si>
     <t>IC100=0.1 uM</t>
   </si>
   <si>
-    <t>50 mg/kg orl rat</t>
-[...1 lines deleted...]
-  <si>
     <t>BOWDICHIONE</t>
   </si>
   <si>
     <t>BRADYKININASE</t>
   </si>
   <si>
     <t>BRAZILIN</t>
   </si>
   <si>
     <t>BROMELAIN</t>
   </si>
   <si>
     <t>BROUSSOCHALCONE-A</t>
   </si>
   <si>
     <t>BRYONOLIC-ACID</t>
   </si>
   <si>
     <t>Neuwinger, H. D. 1996. African Ethnobotany - Poisons and Drugs. Chapman &amp; Hall, New York. 941 pp.</t>
   </si>
   <si>
     <t>BUPLEURIN</t>
   </si>
   <si>
     <t>BUTEIN</t>
@@ -959,56 +959,56 @@
   <si>
     <t>COUMARIN</t>
   </si>
   <si>
     <t>CROTALOBURINE</t>
   </si>
   <si>
     <t>20-Oct</t>
   </si>
   <si>
     <t>CRYOGENINE</t>
   </si>
   <si>
     <t>CRYPTOAESCIN</t>
   </si>
   <si>
     <t>CUCURBITACIN-B</t>
   </si>
   <si>
     <t>CUPARENE</t>
   </si>
   <si>
     <t>CURCUMIN</t>
   </si>
   <si>
+    <t>1 uM</t>
+  </si>
+  <si>
     <t>1,200 mg/man/day</t>
   </si>
   <si>
-    <t>1 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>CURCUMINOIDS</t>
   </si>
   <si>
     <t>CYANIDIN-3-O-GLUCOSIDE</t>
   </si>
   <si>
     <t>CYCLEANINE</t>
   </si>
   <si>
     <t>CYCLOARTENOL</t>
   </si>
   <si>
     <t>CYCLOBUXINE-D</t>
   </si>
   <si>
     <t>CYCLOSADOL</t>
   </si>
   <si>
     <t>CYTISINE</t>
   </si>
   <si>
     <t>DAIDZEIN</t>
   </si>
   <si>
     <t>DAMASCEINE</t>
@@ -1475,54 +1475,54 @@
   <si>
     <t>ISOTRILOBINE</t>
   </si>
   <si>
     <t>JACEIDIN</t>
   </si>
   <si>
     <t>JALIGONIC-ACID</t>
   </si>
   <si>
     <t>JATEORRHIZINE</t>
   </si>
   <si>
     <t>JATRORRHIZINE</t>
   </si>
   <si>
     <t>KAEMPFERIDE</t>
   </si>
   <si>
     <t>KAEMPFERITRIN</t>
   </si>
   <si>
     <t>KAEMPFEROL</t>
   </si>
   <si>
+    <t>200 mg/kg ipr rat</t>
+  </si>
+  <si>
     <t>20 mg/kg</t>
-  </si>
-[...1 lines deleted...]
-    <t>200 mg/kg ipr rat</t>
   </si>
   <si>
     <t>KAEMPFEROL-4'-O-METHYLETHER</t>
   </si>
   <si>
     <t>KAEMPFEROL-7-GLUCOSIDE</t>
   </si>
   <si>
     <t>KAMPFEROL-7-GLUCOSIDE</t>
   </si>
   <si>
     <t>KAWAIN</t>
   </si>
   <si>
     <t>KOPARIN</t>
   </si>
   <si>
     <t>L-EPHEDRINE</t>
   </si>
   <si>
     <t>L-GLUTATHIONE</t>
   </si>
   <si>
     <t>Joseph, J., Nadeau, D. and Underwood, A. 2001. The Color Code. Hyperion, NY.</t>
   </si>
@@ -3181,60 +3181,60 @@
         <v>120</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
         <v>122</v>
       </c>
       <c r="B85" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
         <v>125</v>
       </c>
-      <c r="B87" t="s">
-        <v>126</v>
+      <c r="B87" t="e">
+        <v>#NAME?</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
         <v>125</v>
       </c>
-      <c r="B88" t="e">
-        <v>#NAME?</v>
+      <c r="B88" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
         <v>127</v>
       </c>
       <c r="C89" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
         <v>131</v>
       </c>
     </row>
@@ -3416,59 +3416,59 @@
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
         <v>164</v>
       </c>
       <c r="B115" t="s">
         <v>163</v>
       </c>
       <c r="C115" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
         <v>166</v>
       </c>
       <c r="C116" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
         <v>168</v>
       </c>
       <c r="B117" t="s">
-        <v>169</v>
+        <v>91</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
         <v>168</v>
       </c>
       <c r="B118" t="s">
-        <v>91</v>
+        <v>169</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
         <v>170</v>
       </c>
       <c r="C119" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
         <v>171</v>
       </c>
       <c r="B120" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
@@ -5949,51 +5949,51 @@
       <c r="A485" t="s">
         <v>632</v>
       </c>
       <c r="B485" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" t="s">
         <v>634</v>
       </c>
       <c r="B486" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" t="s">
         <v>637</v>
       </c>
       <c r="B488" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" t="s">
         <v>638</v>
       </c>
       <c r="B489" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" t="s">
         <v>640</v>
       </c>
       <c r="C490" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" t="s">
         <v>641</v>
       </c>
       <c r="B491" t="s">
         <v>642</v>
       </c>