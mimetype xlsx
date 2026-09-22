--- v1 (2026-09-19)
+++ v2 (2026-09-22)
@@ -502,54 +502,54 @@
   <si>
     <t>100 mg/kg</t>
   </si>
   <si>
     <t>Blaschek, W., Hansel, R., Keller, K., Reichling, J., Rimpler, H., and Schneider, G. eds. 1998. Hager's Handbuch der Pharmazeutischen Praxis, Auflage Band 2 (A-K), 909 pp., (L-Z), 858 pp. Springer-Verlag, Berlin.</t>
   </si>
   <si>
     <t>ATRACTYLENOLIDE-II</t>
   </si>
   <si>
     <t>ATRACTYLENOLIDE-III</t>
   </si>
   <si>
     <t>300 mg/kg</t>
   </si>
   <si>
     <t>ATRACTYLOCHROMENE</t>
   </si>
   <si>
     <t>ATRACTYLON</t>
   </si>
   <si>
     <t>AUCUBIN</t>
   </si>
   <si>
+    <t>1/2 indomethacin</t>
+  </si>
+  <si>
     <t>IC50=12-72 uM</t>
-  </si>
-[...1 lines deleted...]
-    <t>1/2 indomethacin</t>
   </si>
   <si>
     <t>AXILLARIN</t>
   </si>
   <si>
     <t>Planta Medica, 57: A131, 1991.</t>
   </si>
   <si>
     <t>AZULENE</t>
   </si>
   <si>
     <t>Pakistan Encyclopedia Planta Medica. 1986.</t>
   </si>
   <si>
     <t>BAICALEIN</t>
   </si>
   <si>
     <t>IC28=20 mg/kg scu rat</t>
   </si>
   <si>
     <t>BAICALEIN-5,6,7-TRIHYDROXY-FLAVONE</t>
   </si>
   <si>
     <t>BAICALIN</t>
   </si>
@@ -677,56 +677,56 @@
   <si>
     <t>BISABOLOXIDE</t>
   </si>
   <si>
     <t>BOEHMEROL-ACETATE</t>
   </si>
   <si>
     <t>BOLDINE</t>
   </si>
   <si>
     <t>ED50=34 mg/kg</t>
   </si>
   <si>
     <t>BORJATRIOL</t>
   </si>
   <si>
     <t>Barberan, F.A.T., Manez, S., and Villar*, A. Identification Of Antiinflammatory Agents From Sideritis Species Growing In Spain. Journal of Natural Products, 50: 313, 1987.</t>
   </si>
   <si>
     <t>BORNEOL</t>
   </si>
   <si>
     <t>BOSWELLIC-ACID</t>
   </si>
   <si>
+    <t>IC100=0.1 uM</t>
+  </si>
+  <si>
     <t>50 mg/kg orl rat</t>
   </si>
   <si>
-    <t>IC100=0.1 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>BOWDICHIONE</t>
   </si>
   <si>
     <t>BRADYKININASE</t>
   </si>
   <si>
     <t>BRAZILIN</t>
   </si>
   <si>
     <t>BROMELAIN</t>
   </si>
   <si>
     <t>BROUSSOCHALCONE-A</t>
   </si>
   <si>
     <t>BRYONOLIC-ACID</t>
   </si>
   <si>
     <t>Neuwinger, H. D. 1996. African Ethnobotany - Poisons and Drugs. Chapman &amp; Hall, New York. 941 pp.</t>
   </si>
   <si>
     <t>BUPLEURIN</t>
   </si>
   <si>
     <t>BUTEIN</t>
@@ -1475,54 +1475,54 @@
   <si>
     <t>ISOTRILOBINE</t>
   </si>
   <si>
     <t>JACEIDIN</t>
   </si>
   <si>
     <t>JALIGONIC-ACID</t>
   </si>
   <si>
     <t>JATEORRHIZINE</t>
   </si>
   <si>
     <t>JATRORRHIZINE</t>
   </si>
   <si>
     <t>KAEMPFERIDE</t>
   </si>
   <si>
     <t>KAEMPFERITRIN</t>
   </si>
   <si>
     <t>KAEMPFEROL</t>
   </si>
   <si>
+    <t>20 mg/kg</t>
+  </si>
+  <si>
     <t>200 mg/kg ipr rat</t>
-  </si>
-[...1 lines deleted...]
-    <t>20 mg/kg</t>
   </si>
   <si>
     <t>KAEMPFEROL-4'-O-METHYLETHER</t>
   </si>
   <si>
     <t>KAEMPFEROL-7-GLUCOSIDE</t>
   </si>
   <si>
     <t>KAMPFEROL-7-GLUCOSIDE</t>
   </si>
   <si>
     <t>KAWAIN</t>
   </si>
   <si>
     <t>KOPARIN</t>
   </si>
   <si>
     <t>L-EPHEDRINE</t>
   </si>
   <si>
     <t>L-GLUTATHIONE</t>
   </si>
   <si>
     <t>Joseph, J., Nadeau, D. and Underwood, A. 2001. The Color Code. Hyperion, NY.</t>
   </si>
@@ -3397,78 +3397,78 @@
       <c r="A112" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
         <v>161</v>
       </c>
       <c r="B113" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
         <v>161</v>
       </c>
       <c r="B114" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
         <v>164</v>
       </c>
       <c r="B115" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C115" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
         <v>166</v>
       </c>
       <c r="C116" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
         <v>168</v>
       </c>
       <c r="B117" t="s">
-        <v>91</v>
+        <v>169</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
         <v>168</v>
       </c>
       <c r="B118" t="s">
-        <v>169</v>
+        <v>91</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
         <v>170</v>
       </c>
       <c r="C119" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
         <v>171</v>
       </c>
       <c r="B120" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
@@ -4781,51 +4781,51 @@
       <c r="A318" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" t="s">
         <v>424</v>
       </c>
       <c r="C319" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" t="s">
         <v>425</v>
       </c>
       <c r="C320" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" t="s">
         <v>426</v>
       </c>
       <c r="B321" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C321" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" t="s">
         <v>428</v>
       </c>
       <c r="C322" s="2" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" t="s">
         <v>430</v>
       </c>
       <c r="C323" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" t="s">
         <v>431</v>
       </c>
@@ -5949,51 +5949,51 @@
       <c r="A485" t="s">
         <v>632</v>
       </c>
       <c r="B485" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" t="s">
         <v>634</v>
       </c>
       <c r="B486" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" t="s">
         <v>637</v>
       </c>
       <c r="B488" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" t="s">
         <v>638</v>
       </c>
       <c r="B489" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" t="s">
         <v>640</v>
       </c>
       <c r="C490" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" t="s">
         <v>641</v>
       </c>
       <c r="B491" t="s">
         <v>642</v>
       </c>
@@ -6192,51 +6192,51 @@
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" t="s">
         <v>677</v>
       </c>
       <c r="B522" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" t="s">
         <v>680</v>
       </c>
       <c r="B524" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" t="s">
         <v>683</v>
       </c>
       <c r="C527" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" t="s">
         <v>684</v>
       </c>
     </row>
@@ -6355,59 +6355,59 @@
     <row r="546" spans="1:3">
       <c r="A546" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" t="s">
         <v>709</v>
       </c>
       <c r="B550" t="s">
-        <v>710</v>
+        <v>377</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" t="s">
         <v>709</v>
       </c>
       <c r="B551" t="s">
-        <v>377</v>
+        <v>710</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" t="s">
         <v>711</v>
       </c>
       <c r="C552" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" t="s">
         <v>712</v>
       </c>
       <c r="C553" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" t="s">
         <v>713</v>
       </c>
       <c r="B554" t="s">
         <v>714</v>
       </c>