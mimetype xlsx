--- v0 (2026-09-14)
+++ v1 (2026-09-14)
@@ -498,83 +498,83 @@
   <si>
     <t>60 uM pig</t>
   </si>
   <si>
     <t>Haraguchi, H., Ohmi, I., Masuda, H., Tamura, Y., Mizutani, K., Tanaka, O., Chou, W. H. 1996. Inhibition of Aldose Reductase by Dihydroflavonols in Engelhardtia chrysolepis and Effects on Other Enzymes. Experientia, 52(6): 564-567.</t>
   </si>
   <si>
     <t>ASTRAGALIN</t>
   </si>
   <si>
     <t>IC30=1 uM</t>
   </si>
   <si>
     <t>IC62=10 uM</t>
   </si>
   <si>
     <t>AURANTIOBTUSIN</t>
   </si>
   <si>
     <t>IC50=13.6 uM</t>
   </si>
   <si>
     <t>AVICULARIN</t>
   </si>
   <si>
+    <t>IC32=1 uM</t>
+  </si>
+  <si>
     <t>IC84=10 uM</t>
   </si>
   <si>
-    <t>IC32=1 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>AXILLARIN</t>
   </si>
   <si>
     <t>IC80=0.1 uM</t>
   </si>
   <si>
     <t>BAICALEIN</t>
   </si>
   <si>
     <t>IC50=0.98 ppm</t>
   </si>
   <si>
     <t>IC50=0.98 rbt</t>
   </si>
   <si>
     <t>BAICALIN</t>
   </si>
   <si>
+    <t>IC50=13.6 uM rat</t>
+  </si>
+  <si>
+    <t>Shin, K. H., Chae, Y. J., Chung, M. S., Lee, H. J. 1994. Effect of Flavonoids from Scutellariae radix on Cataract Formation and Polyol Accumulation in Rat Lens. Korean J Pharmacog, 25(1): 41-46.</t>
+  </si>
+  <si>
     <t>IC42=10 uM</t>
   </si>
   <si>
-    <t>IC50=13.6 uM rat</t>
-[...4 lines deleted...]
-  <si>
     <t>BERBERINE-CHLORIDE</t>
   </si>
   <si>
     <t>IC100=14 nM</t>
   </si>
   <si>
     <t>BERBERINE-IODIDE</t>
   </si>
   <si>
     <t>IC100=33 nM</t>
   </si>
   <si>
     <t>BERBERINE-SULFATE</t>
   </si>
   <si>
     <t>IC100=13.5 nM</t>
   </si>
   <si>
     <t>BRAZILIN</t>
   </si>
   <si>
     <t>ED50=100 uM</t>
   </si>
   <si>
     <t>BREVIFOLIN-CARBOXYLIC-ACID</t>
@@ -771,56 +771,56 @@
   <si>
     <t>IC17=10 uM</t>
   </si>
   <si>
     <t>DISOMETIN</t>
   </si>
   <si>
     <t>DL-TETRAHYDROPALMATINE</t>
   </si>
   <si>
     <t>DOSMETIN</t>
   </si>
   <si>
     <t>IC17=10uM</t>
   </si>
   <si>
     <t>ECHINATIN</t>
   </si>
   <si>
     <t>1 ug/mL</t>
   </si>
   <si>
     <t>ELLAGIC-ACID</t>
   </si>
   <si>
+    <t>IC50=0.2 ug/ml (strong activity)</t>
+  </si>
+  <si>
     <t>IC50=0.2 uM</t>
   </si>
   <si>
-    <t>IC50=0.2 ug/ml (strong activity)</t>
-[...1 lines deleted...]
-  <si>
     <t>EMBININ</t>
   </si>
   <si>
     <t>IC13=10 uM</t>
   </si>
   <si>
     <t>EMODIN</t>
   </si>
   <si>
     <t>IC50=15.9 uM</t>
   </si>
   <si>
     <t>ETHYL-BREVIFOLIN-CARBOXYLATE</t>
   </si>
   <si>
     <t>IC50=5 uM</t>
   </si>
   <si>
     <t>EUGENOL-BETA-D-GLUCOSIDE</t>
   </si>
   <si>
     <t>0.1 mM/l rat (weak activity, 35.2% inhibition)</t>
   </si>
   <si>
     <t>EUPATILIN</t>
@@ -900,104 +900,104 @@
   <si>
     <t>IRIDINE</t>
   </si>
   <si>
     <t>IC21=10uM</t>
   </si>
   <si>
     <t>ISOCHLOROGENIC-ACID-A</t>
   </si>
   <si>
     <t>4 ug/ml</t>
   </si>
   <si>
     <t>ISOCHLOROGENIC-ACID-B</t>
   </si>
   <si>
     <t>ISOFRAXIDIN</t>
   </si>
   <si>
     <t>10 ug/ml cow (weak activity, 18% inhibition)</t>
   </si>
   <si>
     <t>ISOLIQUIRITIGENIN</t>
   </si>
   <si>
+    <t>IC50=0.32 uM</t>
+  </si>
+  <si>
     <t>0.1 ug/ml</t>
   </si>
   <si>
-    <t>IC50=0.32 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>ISOLIQUIRITIN</t>
   </si>
   <si>
     <t>IC50=0.72 uM</t>
   </si>
   <si>
     <t>ISOQUERCITRIN</t>
   </si>
   <si>
     <t>ISOSCOPOLETIN</t>
   </si>
   <si>
     <t>JIOCAROTENOSIDE-A-1</t>
   </si>
   <si>
     <t>Sasaki, H., Nishimura, H., Morota, T., Katshara, T., Zhengxiong, C., Mitsuhashi, H. 1991. Norcarotenoid Glycosides of Rehmannia glutinosa var. purpurea. Phytochemistry, 30(5): 1639-1644.</t>
   </si>
   <si>
     <t>JIONOSIDE</t>
   </si>
   <si>
     <t>IC50=0.51uM</t>
   </si>
   <si>
     <t>JUGLANIN</t>
   </si>
   <si>
     <t>IC65=10 uM</t>
   </si>
   <si>
     <t>KAEMPFEROL</t>
   </si>
   <si>
     <t>100 uM</t>
   </si>
   <si>
     <t>Oliveira, T. T., Nagem, T. J., Miranda, L. C. G., Paula, V. F., Teixeira, M. A. 1997. Inhibitory Action on Aldose Reductase by Soybean Flavonoids. J Braz Chem Soc, 8(3): 211-213.</t>
   </si>
   <si>
     <t>KAEMPFEROL-3-RHAMNOSIDE</t>
   </si>
   <si>
+    <t>IC85=10 uM</t>
+  </si>
+  <si>
     <t>IC43=1uM</t>
   </si>
   <si>
-    <t>IC85=10 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>KAEMPFEROL=3=NEOHESPERIDOSIDE</t>
   </si>
   <si>
     <t>IC30=10uM</t>
   </si>
   <si>
     <t>KOLAVIRON</t>
   </si>
   <si>
     <t>IC50= 5.4</t>
   </si>
   <si>
     <t>Iwu, M. M., Igboko, O. A., Okunji, C. O., and Tempesta, M. S., Antidiabetic and aldose reductase activities in biflavanones of Garcinia kola, J. Pharm Pharmacol, 42(4), 1990, 290-2.</t>
   </si>
   <si>
     <t>IC50=5.4</t>
   </si>
   <si>
     <t>KUWANON-C</t>
   </si>
   <si>
     <t>Yamaguchi, T., Sato, J., Mihashi, H., Nomura, T. 1991. Aldose Reductase Inhibitors Containing Benzopyrans for Treatment of Diseases Associated with Diabetes. Patent, Japan Kokai Tokkyo Koho-03 68,517. 9pp.</t>
   </si>
   <si>
     <t>LICORICIDIN</t>
@@ -1020,65 +1020,65 @@
   <si>
     <t>IC20=10 uM</t>
   </si>
   <si>
     <t>LONICERIN</t>
   </si>
   <si>
     <t>IC56=1uM; IC92=10uM</t>
   </si>
   <si>
     <t>LUTEOLIN</t>
   </si>
   <si>
     <t>IC50=0.45 uM rat</t>
   </si>
   <si>
     <t>EC=3 ppm</t>
   </si>
   <si>
     <t>Shin*, K.H., Chung, M.S., Chae, Y.J., Yoon, K.Y., Cho, T.S. 1992. A survey for aldose reductase inhibition of herbal medicines. Fitoterapia 64(2): 130, 1993.</t>
   </si>
   <si>
     <t>LUTEOLIN-7-GLUCOSIDE</t>
   </si>
   <si>
+    <t>IC73=10 uM</t>
+  </si>
+  <si>
     <t>IC31=1 uM</t>
   </si>
   <si>
-    <t>IC73=10 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>LUTEOLIN-7-GLUCURONIDE</t>
   </si>
   <si>
+    <t>IC88=10 uM</t>
+  </si>
+  <si>
     <t>IC68=1 uM</t>
   </si>
   <si>
-    <t>IC88=10 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>LUTEOLIN-7-O-BETA-D-GLUCOPYRANOSIDURONIC-ACID</t>
   </si>
   <si>
     <t>IC50=3.1 uM rat</t>
   </si>
   <si>
     <t>MACROCARPAL-A</t>
   </si>
   <si>
     <t>IC50=2 uM</t>
   </si>
   <si>
     <t>MACROCARPAL-B</t>
   </si>
   <si>
     <t>IC50=2.8 uM</t>
   </si>
   <si>
     <t>MACROCARPAL-D</t>
   </si>
   <si>
     <t>MACROCARPAL-G</t>
   </si>
   <si>
     <t>IC50=2.7 uM</t>
@@ -1149,56 +1149,56 @@
   <si>
     <t>IC50=29 uM</t>
   </si>
   <si>
     <t>MYRICETIN-3-O-(4''-ACETYL)-ALPHA-FUCOSIDE</t>
   </si>
   <si>
     <t>IC50=17.9 uM</t>
   </si>
   <si>
     <t>Haraguchi, H., Kanada, M., Fukuda, A., Naruse, K., Okamura, N., Yagi, A. 1998. An Inhibitor of Aldose Reductase and Sorbitol Accumulation from Anthocepharus chinensis. Planta Med, 64(1): 68-69.</t>
   </si>
   <si>
     <t>IC50=10.7 uM</t>
   </si>
   <si>
     <t>MYRICITRIN</t>
   </si>
   <si>
     <t>IC50=3.8 uM</t>
   </si>
   <si>
     <t>NARINGENIN</t>
   </si>
   <si>
+    <t>IC78=10 uM</t>
+  </si>
+  <si>
     <t>IC25=1 uM</t>
   </si>
   <si>
-    <t>IC78=10 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>NARINGIN</t>
   </si>
   <si>
     <t>Werbach, M. 1993. Healing with Food. Harper Collins, New York, 443 pp.</t>
   </si>
   <si>
     <t>NELUMBOSIDE</t>
   </si>
   <si>
     <t>IC32=1uM; IC64=10uM</t>
   </si>
   <si>
     <t>NEOASTILBIN</t>
   </si>
   <si>
     <t>NEPETIN</t>
   </si>
   <si>
     <t>ED50=1 uM</t>
   </si>
   <si>
     <t>NEPETRIN</t>
   </si>
   <si>
     <t>NEROLIDOL</t>
@@ -1254,93 +1254,93 @@
   <si>
     <t>PERILLOSIDE-B</t>
   </si>
   <si>
     <t>PERILLOSIDE-C</t>
   </si>
   <si>
     <t>PERILLOSIDE-D</t>
   </si>
   <si>
     <t>PROTOPINE</t>
   </si>
   <si>
     <t>IC50=38.5 uM rat</t>
   </si>
   <si>
     <t>PRUNASIN</t>
   </si>
   <si>
     <t>PUERARIN</t>
   </si>
   <si>
     <t>QUERCETAGETIN</t>
   </si>
   <si>
+    <t>IC71=10 uM</t>
+  </si>
+  <si>
     <t>IC29=1 uM</t>
   </si>
   <si>
-    <t>IC71=10 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>QUERCETIN</t>
   </si>
   <si>
     <t>IC50=0.84 ug/ml cow</t>
   </si>
   <si>
     <t>IC50=0.344 uM</t>
   </si>
   <si>
     <t>Mao, X. M., Zhang, J. Q. 1993. Inhibition of Aldose Reductase by Extracts of Chinese Herbal Medicine. Zhongguo Zhongyao Zazhi , 18(10): 623-624.</t>
   </si>
   <si>
     <t>QUERCIMERITRIN</t>
   </si>
   <si>
     <t>IC44=10 uM</t>
   </si>
   <si>
     <t>IC20=1 uM</t>
   </si>
   <si>
     <t>QUERCITRIN</t>
   </si>
   <si>
+    <t>0.1-100 uM</t>
+  </si>
+  <si>
+    <t>0.5-4 ug/ml</t>
+  </si>
+  <si>
+    <t>IC50=64 uM rat</t>
+  </si>
+  <si>
+    <t>IC55=0.1 uM</t>
+  </si>
+  <si>
     <t>IC55=0.15 uM</t>
-  </si>
-[...10 lines deleted...]
-    <t>IC55=0.1 uM</t>
   </si>
   <si>
     <t>QUERCITRYL-2'-ACETATE</t>
   </si>
   <si>
     <t>IC87=0.1uM</t>
   </si>
   <si>
     <t>RESORCINOL</t>
   </si>
   <si>
     <t>909.1 uM</t>
   </si>
   <si>
     <t>REYNOUTRIN</t>
   </si>
   <si>
     <t>IC34=1 uM</t>
   </si>
   <si>
     <t>RHAMNETIN</t>
   </si>
   <si>
     <t>IC23=1 uM</t>
   </si>
@@ -2888,62 +2888,62 @@
         <v>157</v>
       </c>
       <c r="C90" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
         <v>165</v>
       </c>
       <c r="B91" t="s">
         <v>167</v>
       </c>
       <c r="C91" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
         <v>168</v>
       </c>
       <c r="B92" t="s">
         <v>169</v>
       </c>
       <c r="C92" t="s">
-        <v>27</v>
+        <v>170</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
         <v>168</v>
       </c>
       <c r="B93" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C93" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
         <v>172</v>
       </c>
       <c r="B94" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
         <v>174</v>
       </c>
       <c r="B95" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
         <v>176</v>
       </c>
       <c r="B96" t="s">
         <v>177</v>
       </c>
@@ -3726,61 +3726,61 @@
       <c r="B175" t="s">
         <v>306</v>
       </c>
       <c r="C175" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" t="s">
         <v>307</v>
       </c>
       <c r="B176" t="s">
         <v>308</v>
       </c>
       <c r="C176" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" t="s">
         <v>310</v>
       </c>
       <c r="B177" t="s">
         <v>311</v>
       </c>
-      <c r="C177" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" t="s">
         <v>310</v>
       </c>
       <c r="B178" t="s">
         <v>312</v>
       </c>
+      <c r="C178" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" t="s">
         <v>313</v>
       </c>
       <c r="B179" t="s">
         <v>314</v>
       </c>
       <c r="C179" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" t="s">
         <v>315</v>
       </c>
       <c r="B180" t="s">
         <v>316</v>
       </c>
       <c r="C180" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
@@ -3860,80 +3860,80 @@
       <c r="A188" t="s">
         <v>330</v>
       </c>
       <c r="B188" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" t="s">
         <v>330</v>
       </c>
       <c r="B189" t="s">
         <v>332</v>
       </c>
       <c r="C189" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" t="s">
         <v>334</v>
       </c>
       <c r="B190" t="s">
         <v>335</v>
       </c>
-      <c r="C190" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" t="s">
         <v>334</v>
       </c>
       <c r="B191" t="s">
         <v>336</v>
       </c>
+      <c r="C191" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" t="s">
         <v>337</v>
       </c>
       <c r="B192" t="s">
         <v>338</v>
       </c>
-      <c r="C192" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" t="s">
         <v>337</v>
       </c>
       <c r="B193" t="s">
         <v>339</v>
       </c>
+      <c r="C193" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" t="s">
         <v>340</v>
       </c>
       <c r="B194" t="s">
         <v>341</v>
       </c>
       <c r="C194" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" t="s">
         <v>342</v>
       </c>
       <c r="B195" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" t="s">
         <v>342</v>
       </c>
       <c r="B196" t="s">
@@ -4120,76 +4120,76 @@
         <v>371</v>
       </c>
       <c r="B214" t="s">
         <v>374</v>
       </c>
       <c r="C214" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" t="s">
         <v>375</v>
       </c>
       <c r="B215" t="s">
         <v>376</v>
       </c>
       <c r="C215" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" t="s">
         <v>377</v>
       </c>
       <c r="B216" t="s">
-        <v>378</v>
+        <v>308</v>
       </c>
       <c r="C216" t="s">
-        <v>27</v>
+        <v>309</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" t="s">
         <v>377</v>
       </c>
       <c r="B217" t="s">
-        <v>308</v>
+        <v>250</v>
       </c>
       <c r="C217" t="s">
-        <v>309</v>
+        <v>87</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" t="s">
         <v>377</v>
       </c>
       <c r="B218" t="s">
-        <v>250</v>
+        <v>378</v>
       </c>
       <c r="C218" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" t="s">
         <v>377</v>
       </c>
       <c r="B219" t="s">
         <v>379</v>
       </c>
       <c r="C219" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" t="s">
         <v>380</v>
       </c>
       <c r="C220" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" t="s">
         <v>382</v>
       </c>
@@ -4240,92 +4240,92 @@
         <v>55</v>
       </c>
       <c r="C226" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
         <v>390</v>
       </c>
       <c r="B227" t="s">
         <v>391</v>
       </c>
       <c r="C227" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
         <v>392</v>
       </c>
       <c r="B228" t="s">
         <v>393</v>
       </c>
       <c r="C228" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
         <v>394</v>
       </c>
       <c r="B229" t="s">
         <v>395</v>
       </c>
       <c r="C229" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
         <v>396</v>
       </c>
       <c r="B230" t="s">
         <v>48</v>
       </c>
       <c r="C230" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" t="s">
         <v>397</v>
       </c>
       <c r="B231" t="s">
         <v>26</v>
       </c>
       <c r="C231" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" t="s">
         <v>398</v>
       </c>
       <c r="B232" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C232" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" t="s">
         <v>399</v>
       </c>
       <c r="B233" t="s">
         <v>290</v>
       </c>
       <c r="C233" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" t="s">
         <v>401</v>
       </c>
       <c r="B234" t="s">
         <v>290</v>
       </c>
       <c r="C234" t="s">
         <v>400</v>
@@ -4420,215 +4420,215 @@
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" t="s">
         <v>410</v>
       </c>
       <c r="B243" t="s">
         <v>403</v>
       </c>
       <c r="C243" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
         <v>412</v>
       </c>
       <c r="B245" t="s">
         <v>413</v>
       </c>
+      <c r="C245" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
         <v>412</v>
       </c>
       <c r="B246" t="s">
         <v>414</v>
       </c>
-      <c r="C246" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
         <v>415</v>
       </c>
       <c r="B247" t="s">
-        <v>290</v>
+        <v>416</v>
       </c>
       <c r="C247" t="s">
-        <v>49</v>
+        <v>70</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
         <v>415</v>
       </c>
       <c r="B248" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C248" t="s">
-        <v>70</v>
+        <v>418</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
         <v>415</v>
       </c>
       <c r="B249" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>308</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
         <v>415</v>
       </c>
       <c r="B250" t="s">
-        <v>308</v>
+        <v>290</v>
+      </c>
+      <c r="C250" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">
         <v>419</v>
       </c>
       <c r="B251" t="s">
         <v>420</v>
       </c>
       <c r="C251" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
         <v>419</v>
       </c>
       <c r="B252" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
         <v>422</v>
       </c>
       <c r="B253" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" t="s">
         <v>422</v>
       </c>
       <c r="B254" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" t="s">
         <v>422</v>
       </c>
       <c r="B255" t="s">
         <v>425</v>
       </c>
+      <c r="C255" t="s">
+        <v>141</v>
+      </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
         <v>422</v>
       </c>
       <c r="B256" t="s">
         <v>426</v>
       </c>
-      <c r="C256" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
         <v>422</v>
       </c>
       <c r="B257" t="s">
-        <v>427</v>
+        <v>343</v>
+      </c>
+      <c r="C257" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
         <v>422</v>
       </c>
       <c r="B258" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>427</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" t="s">
         <v>428</v>
       </c>
       <c r="B259" t="s">
         <v>429</v>
       </c>
       <c r="C259" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" t="s">
         <v>430</v>
       </c>
       <c r="B260" t="s">
         <v>431</v>
       </c>
       <c r="C260" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" t="s">
         <v>432</v>
       </c>
       <c r="B261" t="s">
-        <v>433</v>
+        <v>413</v>
       </c>
       <c r="C261" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" t="s">
         <v>432</v>
       </c>
       <c r="B262" t="s">
-        <v>414</v>
+        <v>433</v>
       </c>
       <c r="C262" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" t="s">
         <v>434</v>
       </c>
       <c r="B263" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" t="s">
         <v>434</v>
       </c>
       <c r="B264" t="s">
         <v>436</v>
       </c>
       <c r="C264" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="265" spans="1:3">
@@ -4641,62 +4641,62 @@
       <c r="C265" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" t="s">
         <v>438</v>
       </c>
       <c r="B266" t="s">
         <v>439</v>
       </c>
       <c r="C266" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" t="s">
         <v>441</v>
       </c>
       <c r="B268" t="s">
-        <v>308</v>
+        <v>290</v>
+      </c>
+      <c r="C268" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" t="s">
         <v>441</v>
       </c>
       <c r="B269" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>308</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" t="s">
         <v>442</v>
       </c>
       <c r="B270" t="s">
         <v>443</v>
       </c>
       <c r="C270" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" t="s">
         <v>445</v>
       </c>
       <c r="C271" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" t="s">
         <v>447</v>
       </c>
@@ -4805,51 +4805,51 @@
         <v>464</v>
       </c>
       <c r="C282" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" t="s">
         <v>466</v>
       </c>
       <c r="B283" t="s">
         <v>467</v>
       </c>
       <c r="C283" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" t="s">
         <v>468</v>
       </c>
       <c r="B284" t="s">
         <v>469</v>
       </c>
       <c r="C284" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" t="s">
         <v>470</v>
       </c>
       <c r="B285" t="s">
         <v>325</v>
       </c>
       <c r="C285" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" t="s">
         <v>471</v>
       </c>
       <c r="B286" t="s">
         <v>472</v>
       </c>
       <c r="C286" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="287" spans="1:3">
@@ -5042,120 +5042,120 @@
       <c r="B305" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" t="s">
         <v>504</v>
       </c>
       <c r="B306" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" t="s">
         <v>506</v>
       </c>
       <c r="B307" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" t="s">
         <v>507</v>
       </c>
       <c r="B308" t="s">
-        <v>508</v>
+        <v>197</v>
       </c>
       <c r="C308" t="s">
-        <v>509</v>
+        <v>27</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" t="s">
         <v>507</v>
       </c>
       <c r="B309" t="s">
-        <v>197</v>
+        <v>508</v>
       </c>
       <c r="C309" t="s">
-        <v>27</v>
+        <v>509</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" t="s">
         <v>510</v>
       </c>
       <c r="B310" t="s">
         <v>55</v>
       </c>
       <c r="C310" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" t="s">
         <v>511</v>
       </c>
       <c r="B311" t="s">
         <v>512</v>
       </c>
       <c r="C311" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" t="s">
         <v>511</v>
       </c>
       <c r="B312" t="s">
         <v>513</v>
       </c>
       <c r="C312" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" t="s">
         <v>514</v>
       </c>
       <c r="B313" t="s">
         <v>515</v>
       </c>
       <c r="C313" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" t="s">
         <v>516</v>
       </c>
       <c r="B314" t="s">
         <v>517</v>
       </c>
       <c r="C314" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" t="s">
         <v>518</v>
       </c>
       <c r="B315" t="s">
         <v>55</v>
       </c>
       <c r="C315" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_10"/>