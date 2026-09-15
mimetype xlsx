--- v1 (2026-09-14)
+++ v2 (2026-09-15)
@@ -522,59 +522,59 @@
   <si>
     <t>IC32=1 uM</t>
   </si>
   <si>
     <t>IC84=10 uM</t>
   </si>
   <si>
     <t>AXILLARIN</t>
   </si>
   <si>
     <t>IC80=0.1 uM</t>
   </si>
   <si>
     <t>BAICALEIN</t>
   </si>
   <si>
     <t>IC50=0.98 ppm</t>
   </si>
   <si>
     <t>IC50=0.98 rbt</t>
   </si>
   <si>
     <t>BAICALIN</t>
   </si>
   <si>
+    <t>IC42=10 uM</t>
+  </si>
+  <si>
     <t>IC50=13.6 uM rat</t>
   </si>
   <si>
     <t>Shin, K. H., Chae, Y. J., Chung, M. S., Lee, H. J. 1994. Effect of Flavonoids from Scutellariae radix on Cataract Formation and Polyol Accumulation in Rat Lens. Korean J Pharmacog, 25(1): 41-46.</t>
   </si>
   <si>
-    <t>IC42=10 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>BERBERINE-CHLORIDE</t>
   </si>
   <si>
     <t>IC100=14 nM</t>
   </si>
   <si>
     <t>BERBERINE-IODIDE</t>
   </si>
   <si>
     <t>IC100=33 nM</t>
   </si>
   <si>
     <t>BERBERINE-SULFATE</t>
   </si>
   <si>
     <t>IC100=13.5 nM</t>
   </si>
   <si>
     <t>BRAZILIN</t>
   </si>
   <si>
     <t>ED50=100 uM</t>
   </si>
   <si>
     <t>BREVIFOLIN-CARBOXYLIC-ACID</t>
@@ -660,56 +660,56 @@
   <si>
     <t>CIRSIMARITIN-4'-O-BETA-D-GLUCOSIDE</t>
   </si>
   <si>
     <t>CITRININ</t>
   </si>
   <si>
     <t>IC50=10 uM</t>
   </si>
   <si>
     <t>Deruiter, J., Jacyno, J. M., Davis, R. A., Cutler, H. G. 1992. Studies on Aldose Reductase Inhibitors from Fungi. I. Citrinin and Related Benzopyran Derivatives. J Enzyme Inhibit, 6(3): 201-210.</t>
   </si>
   <si>
     <t>CONDURITOL-A</t>
   </si>
   <si>
     <t>10 mM</t>
   </si>
   <si>
     <t>Miyatake, K., et al. 1994. Effect of Conduritol A, a Polyol from Gymnema sylvestre, on the Development of Diabetic Cataracts in Streptozotocin-Treated Rats and on Aldose Reductase. Biosci Biotech Biochem, 58(4): 756-757.</t>
   </si>
   <si>
     <t>COSMOSIIN</t>
   </si>
   <si>
+    <t>IC99=10 uM</t>
+  </si>
+  <si>
     <t>IC40=1 uM</t>
   </si>
   <si>
-    <t>IC99=10 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>COUMARIN</t>
   </si>
   <si>
     <t>CRYPTOTANSHINONE</t>
   </si>
   <si>
     <t>IC50=10 uM rat</t>
   </si>
   <si>
     <t>Kasimu, R., Basnet, P., Tezuka, Y., Kadota, S., Namba, T. 1997. Danshenols A and B, New Aldose Reductase Inhibitors from the Root of Salvia miltiorhiza BUNGE. Chem Pharm Bull, 45(3): 564-566.</t>
   </si>
   <si>
     <t>CYNAROSIDE</t>
   </si>
   <si>
     <t>IC50=0.99 uM rat (strong activity)</t>
   </si>
   <si>
     <t>DANSHENOL-A</t>
   </si>
   <si>
     <t>IC50=0.1 uM rat</t>
   </si>
   <si>
     <t>DANSHENOL-B</t>
@@ -771,56 +771,56 @@
   <si>
     <t>IC17=10 uM</t>
   </si>
   <si>
     <t>DISOMETIN</t>
   </si>
   <si>
     <t>DL-TETRAHYDROPALMATINE</t>
   </si>
   <si>
     <t>DOSMETIN</t>
   </si>
   <si>
     <t>IC17=10uM</t>
   </si>
   <si>
     <t>ECHINATIN</t>
   </si>
   <si>
     <t>1 ug/mL</t>
   </si>
   <si>
     <t>ELLAGIC-ACID</t>
   </si>
   <si>
+    <t>IC50=0.2 uM</t>
+  </si>
+  <si>
     <t>IC50=0.2 ug/ml (strong activity)</t>
   </si>
   <si>
-    <t>IC50=0.2 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>EMBININ</t>
   </si>
   <si>
     <t>IC13=10 uM</t>
   </si>
   <si>
     <t>EMODIN</t>
   </si>
   <si>
     <t>IC50=15.9 uM</t>
   </si>
   <si>
     <t>ETHYL-BREVIFOLIN-CARBOXYLATE</t>
   </si>
   <si>
     <t>IC50=5 uM</t>
   </si>
   <si>
     <t>EUGENOL-BETA-D-GLUCOSIDE</t>
   </si>
   <si>
     <t>0.1 mM/l rat (weak activity, 35.2% inhibition)</t>
   </si>
   <si>
     <t>EUPATILIN</t>
@@ -948,56 +948,56 @@
   <si>
     <t>JIONOSIDE</t>
   </si>
   <si>
     <t>IC50=0.51uM</t>
   </si>
   <si>
     <t>JUGLANIN</t>
   </si>
   <si>
     <t>IC65=10 uM</t>
   </si>
   <si>
     <t>KAEMPFEROL</t>
   </si>
   <si>
     <t>100 uM</t>
   </si>
   <si>
     <t>Oliveira, T. T., Nagem, T. J., Miranda, L. C. G., Paula, V. F., Teixeira, M. A. 1997. Inhibitory Action on Aldose Reductase by Soybean Flavonoids. J Braz Chem Soc, 8(3): 211-213.</t>
   </si>
   <si>
     <t>KAEMPFEROL-3-RHAMNOSIDE</t>
   </si>
   <si>
+    <t>IC43=1uM</t>
+  </si>
+  <si>
     <t>IC85=10 uM</t>
   </si>
   <si>
-    <t>IC43=1uM</t>
-[...1 lines deleted...]
-  <si>
     <t>KAEMPFEROL=3=NEOHESPERIDOSIDE</t>
   </si>
   <si>
     <t>IC30=10uM</t>
   </si>
   <si>
     <t>KOLAVIRON</t>
   </si>
   <si>
     <t>IC50= 5.4</t>
   </si>
   <si>
     <t>Iwu, M. M., Igboko, O. A., Okunji, C. O., and Tempesta, M. S., Antidiabetic and aldose reductase activities in biflavanones of Garcinia kola, J. Pharm Pharmacol, 42(4), 1990, 290-2.</t>
   </si>
   <si>
     <t>IC50=5.4</t>
   </si>
   <si>
     <t>KUWANON-C</t>
   </si>
   <si>
     <t>Yamaguchi, T., Sato, J., Mihashi, H., Nomura, T. 1991. Aldose Reductase Inhibitors Containing Benzopyrans for Treatment of Diseases Associated with Diabetes. Patent, Japan Kokai Tokkyo Koho-03 68,517. 9pp.</t>
   </si>
   <si>
     <t>LICORICIDIN</t>
@@ -1020,56 +1020,56 @@
   <si>
     <t>IC20=10 uM</t>
   </si>
   <si>
     <t>LONICERIN</t>
   </si>
   <si>
     <t>IC56=1uM; IC92=10uM</t>
   </si>
   <si>
     <t>LUTEOLIN</t>
   </si>
   <si>
     <t>IC50=0.45 uM rat</t>
   </si>
   <si>
     <t>EC=3 ppm</t>
   </si>
   <si>
     <t>Shin*, K.H., Chung, M.S., Chae, Y.J., Yoon, K.Y., Cho, T.S. 1992. A survey for aldose reductase inhibition of herbal medicines. Fitoterapia 64(2): 130, 1993.</t>
   </si>
   <si>
     <t>LUTEOLIN-7-GLUCOSIDE</t>
   </si>
   <si>
+    <t>IC31=1 uM</t>
+  </si>
+  <si>
     <t>IC73=10 uM</t>
   </si>
   <si>
-    <t>IC31=1 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>LUTEOLIN-7-GLUCURONIDE</t>
   </si>
   <si>
     <t>IC88=10 uM</t>
   </si>
   <si>
     <t>IC68=1 uM</t>
   </si>
   <si>
     <t>LUTEOLIN-7-O-BETA-D-GLUCOPYRANOSIDURONIC-ACID</t>
   </si>
   <si>
     <t>IC50=3.1 uM rat</t>
   </si>
   <si>
     <t>MACROCARPAL-A</t>
   </si>
   <si>
     <t>IC50=2 uM</t>
   </si>
   <si>
     <t>MACROCARPAL-B</t>
   </si>
   <si>
     <t>IC50=2.8 uM</t>
@@ -1149,56 +1149,56 @@
   <si>
     <t>IC50=29 uM</t>
   </si>
   <si>
     <t>MYRICETIN-3-O-(4''-ACETYL)-ALPHA-FUCOSIDE</t>
   </si>
   <si>
     <t>IC50=17.9 uM</t>
   </si>
   <si>
     <t>Haraguchi, H., Kanada, M., Fukuda, A., Naruse, K., Okamura, N., Yagi, A. 1998. An Inhibitor of Aldose Reductase and Sorbitol Accumulation from Anthocepharus chinensis. Planta Med, 64(1): 68-69.</t>
   </si>
   <si>
     <t>IC50=10.7 uM</t>
   </si>
   <si>
     <t>MYRICITRIN</t>
   </si>
   <si>
     <t>IC50=3.8 uM</t>
   </si>
   <si>
     <t>NARINGENIN</t>
   </si>
   <si>
+    <t>IC25=1 uM</t>
+  </si>
+  <si>
     <t>IC78=10 uM</t>
   </si>
   <si>
-    <t>IC25=1 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>NARINGIN</t>
   </si>
   <si>
     <t>Werbach, M. 1993. Healing with Food. Harper Collins, New York, 443 pp.</t>
   </si>
   <si>
     <t>NELUMBOSIDE</t>
   </si>
   <si>
     <t>IC32=1uM; IC64=10uM</t>
   </si>
   <si>
     <t>NEOASTILBIN</t>
   </si>
   <si>
     <t>NEPETIN</t>
   </si>
   <si>
     <t>ED50=1 uM</t>
   </si>
   <si>
     <t>NEPETRIN</t>
   </si>
   <si>
     <t>NEROLIDOL</t>
@@ -1254,93 +1254,93 @@
   <si>
     <t>PERILLOSIDE-B</t>
   </si>
   <si>
     <t>PERILLOSIDE-C</t>
   </si>
   <si>
     <t>PERILLOSIDE-D</t>
   </si>
   <si>
     <t>PROTOPINE</t>
   </si>
   <si>
     <t>IC50=38.5 uM rat</t>
   </si>
   <si>
     <t>PRUNASIN</t>
   </si>
   <si>
     <t>PUERARIN</t>
   </si>
   <si>
     <t>QUERCETAGETIN</t>
   </si>
   <si>
+    <t>IC29=1 uM</t>
+  </si>
+  <si>
     <t>IC71=10 uM</t>
   </si>
   <si>
-    <t>IC29=1 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>QUERCETIN</t>
   </si>
   <si>
     <t>IC50=0.84 ug/ml cow</t>
   </si>
   <si>
     <t>IC50=0.344 uM</t>
   </si>
   <si>
     <t>Mao, X. M., Zhang, J. Q. 1993. Inhibition of Aldose Reductase by Extracts of Chinese Herbal Medicine. Zhongguo Zhongyao Zazhi , 18(10): 623-624.</t>
   </si>
   <si>
     <t>QUERCIMERITRIN</t>
   </si>
   <si>
+    <t>IC20=1 uM</t>
+  </si>
+  <si>
     <t>IC44=10 uM</t>
   </si>
   <si>
-    <t>IC20=1 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>QUERCITRIN</t>
   </si>
   <si>
+    <t>IC55=0.1 uM</t>
+  </si>
+  <si>
+    <t>IC55=0.15 uM</t>
+  </si>
+  <si>
     <t>0.1-100 uM</t>
   </si>
   <si>
     <t>0.5-4 ug/ml</t>
   </si>
   <si>
     <t>IC50=64 uM rat</t>
-  </si>
-[...4 lines deleted...]
-    <t>IC55=0.15 uM</t>
   </si>
   <si>
     <t>QUERCITRYL-2'-ACETATE</t>
   </si>
   <si>
     <t>IC87=0.1uM</t>
   </si>
   <si>
     <t>RESORCINOL</t>
   </si>
   <si>
     <t>909.1 uM</t>
   </si>
   <si>
     <t>REYNOUTRIN</t>
   </si>
   <si>
     <t>IC34=1 uM</t>
   </si>
   <si>
     <t>RHAMNETIN</t>
   </si>
   <si>
     <t>IC23=1 uM</t>
   </si>
@@ -2888,62 +2888,62 @@
         <v>157</v>
       </c>
       <c r="C90" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
         <v>165</v>
       </c>
       <c r="B91" t="s">
         <v>167</v>
       </c>
       <c r="C91" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
         <v>168</v>
       </c>
       <c r="B92" t="s">
         <v>169</v>
       </c>
       <c r="C92" t="s">
-        <v>170</v>
+        <v>27</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
         <v>168</v>
       </c>
       <c r="B93" t="s">
+        <v>170</v>
+      </c>
+      <c r="C93" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
         <v>172</v>
       </c>
       <c r="B94" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
         <v>174</v>
       </c>
       <c r="B95" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
         <v>176</v>
       </c>
       <c r="B96" t="s">
         <v>177</v>
       </c>
@@ -3726,61 +3726,61 @@
       <c r="B175" t="s">
         <v>306</v>
       </c>
       <c r="C175" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" t="s">
         <v>307</v>
       </c>
       <c r="B176" t="s">
         <v>308</v>
       </c>
       <c r="C176" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" t="s">
         <v>310</v>
       </c>
       <c r="B177" t="s">
         <v>311</v>
       </c>
+      <c r="C177" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" t="s">
         <v>310</v>
       </c>
       <c r="B178" t="s">
         <v>312</v>
       </c>
-      <c r="C178" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" t="s">
         <v>313</v>
       </c>
       <c r="B179" t="s">
         <v>314</v>
       </c>
       <c r="C179" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" t="s">
         <v>315</v>
       </c>
       <c r="B180" t="s">
         <v>316</v>
       </c>
       <c r="C180" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
@@ -3860,106 +3860,106 @@
       <c r="A188" t="s">
         <v>330</v>
       </c>
       <c r="B188" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" t="s">
         <v>330</v>
       </c>
       <c r="B189" t="s">
         <v>332</v>
       </c>
       <c r="C189" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" t="s">
         <v>334</v>
       </c>
       <c r="B190" t="s">
         <v>335</v>
       </c>
+      <c r="C190" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" t="s">
         <v>334</v>
       </c>
       <c r="B191" t="s">
         <v>336</v>
       </c>
-      <c r="C191" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" t="s">
         <v>337</v>
       </c>
       <c r="B192" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" t="s">
         <v>337</v>
       </c>
       <c r="B193" t="s">
         <v>339</v>
       </c>
       <c r="C193" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" t="s">
         <v>340</v>
       </c>
       <c r="B194" t="s">
         <v>341</v>
       </c>
       <c r="C194" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" t="s">
         <v>342</v>
       </c>
       <c r="B195" t="s">
-        <v>209</v>
+        <v>343</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" t="s">
         <v>342</v>
       </c>
       <c r="B196" t="s">
-        <v>343</v>
+        <v>209</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" t="s">
         <v>344</v>
       </c>
       <c r="B197" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" t="s">
         <v>346</v>
       </c>
       <c r="B198" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" t="s">
         <v>347</v>
       </c>
       <c r="B199" t="s">
         <v>348</v>
       </c>
@@ -4120,76 +4120,76 @@
         <v>371</v>
       </c>
       <c r="B214" t="s">
         <v>374</v>
       </c>
       <c r="C214" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" t="s">
         <v>375</v>
       </c>
       <c r="B215" t="s">
         <v>376</v>
       </c>
       <c r="C215" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" t="s">
         <v>377</v>
       </c>
       <c r="B216" t="s">
-        <v>308</v>
+        <v>378</v>
       </c>
       <c r="C216" t="s">
-        <v>309</v>
+        <v>27</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" t="s">
         <v>377</v>
       </c>
       <c r="B217" t="s">
-        <v>250</v>
+        <v>308</v>
       </c>
       <c r="C217" t="s">
-        <v>87</v>
+        <v>309</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" t="s">
         <v>377</v>
       </c>
       <c r="B218" t="s">
-        <v>378</v>
+        <v>250</v>
       </c>
       <c r="C218" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" t="s">
         <v>377</v>
       </c>
       <c r="B219" t="s">
         <v>379</v>
       </c>
       <c r="C219" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" t="s">
         <v>380</v>
       </c>
       <c r="C220" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" t="s">
         <v>382</v>
       </c>
@@ -4240,92 +4240,92 @@
         <v>55</v>
       </c>
       <c r="C226" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
         <v>390</v>
       </c>
       <c r="B227" t="s">
         <v>391</v>
       </c>
       <c r="C227" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
         <v>392</v>
       </c>
       <c r="B228" t="s">
         <v>393</v>
       </c>
       <c r="C228" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
         <v>394</v>
       </c>
       <c r="B229" t="s">
         <v>395</v>
       </c>
       <c r="C229" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
         <v>396</v>
       </c>
       <c r="B230" t="s">
         <v>48</v>
       </c>
       <c r="C230" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" t="s">
         <v>397</v>
       </c>
       <c r="B231" t="s">
         <v>26</v>
       </c>
       <c r="C231" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" t="s">
         <v>398</v>
       </c>
       <c r="B232" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C232" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" t="s">
         <v>399</v>
       </c>
       <c r="B233" t="s">
         <v>290</v>
       </c>
       <c r="C233" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" t="s">
         <v>401</v>
       </c>
       <c r="B234" t="s">
         <v>290</v>
       </c>
       <c r="C234" t="s">
         <v>400</v>
@@ -4420,215 +4420,215 @@
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" t="s">
         <v>410</v>
       </c>
       <c r="B243" t="s">
         <v>403</v>
       </c>
       <c r="C243" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
         <v>412</v>
       </c>
       <c r="B245" t="s">
         <v>413</v>
       </c>
-      <c r="C245" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
         <v>412</v>
       </c>
       <c r="B246" t="s">
         <v>414</v>
       </c>
+      <c r="C246" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
         <v>415</v>
       </c>
       <c r="B247" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>308</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
         <v>415</v>
       </c>
       <c r="B248" t="s">
-        <v>417</v>
+        <v>290</v>
       </c>
       <c r="C248" t="s">
-        <v>418</v>
+        <v>49</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
         <v>415</v>
       </c>
       <c r="B249" t="s">
-        <v>308</v>
+        <v>416</v>
+      </c>
+      <c r="C249" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
         <v>415</v>
       </c>
       <c r="B250" t="s">
-        <v>290</v>
+        <v>417</v>
       </c>
       <c r="C250" t="s">
-        <v>49</v>
+        <v>418</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">
         <v>419</v>
       </c>
       <c r="B251" t="s">
         <v>420</v>
       </c>
-      <c r="C251" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
         <v>419</v>
       </c>
       <c r="B252" t="s">
         <v>421</v>
       </c>
+      <c r="C252" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
         <v>422</v>
       </c>
       <c r="B253" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" t="s">
         <v>422</v>
       </c>
       <c r="B254" t="s">
-        <v>424</v>
+        <v>343</v>
+      </c>
+      <c r="C254" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" t="s">
         <v>422</v>
       </c>
       <c r="B255" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>424</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
         <v>422</v>
       </c>
       <c r="B256" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
         <v>422</v>
       </c>
       <c r="B257" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>426</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
         <v>422</v>
       </c>
       <c r="B258" t="s">
         <v>427</v>
       </c>
+      <c r="C258" t="s">
+        <v>141</v>
+      </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" t="s">
         <v>428</v>
       </c>
       <c r="B259" t="s">
         <v>429</v>
       </c>
       <c r="C259" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" t="s">
         <v>430</v>
       </c>
       <c r="B260" t="s">
         <v>431</v>
       </c>
       <c r="C260" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" t="s">
         <v>432</v>
       </c>
       <c r="B261" t="s">
-        <v>413</v>
+        <v>433</v>
       </c>
       <c r="C261" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" t="s">
         <v>432</v>
       </c>
       <c r="B262" t="s">
-        <v>433</v>
+        <v>414</v>
       </c>
       <c r="C262" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" t="s">
         <v>434</v>
       </c>
       <c r="B263" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" t="s">
         <v>434</v>
       </c>
       <c r="B264" t="s">
         <v>436</v>
       </c>
       <c r="C264" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="265" spans="1:3">
@@ -4641,62 +4641,62 @@
       <c r="C265" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" t="s">
         <v>438</v>
       </c>
       <c r="B266" t="s">
         <v>439</v>
       </c>
       <c r="C266" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" t="s">
         <v>441</v>
       </c>
       <c r="B268" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>308</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" t="s">
         <v>441</v>
       </c>
       <c r="B269" t="s">
-        <v>308</v>
+        <v>290</v>
+      </c>
+      <c r="C269" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" t="s">
         <v>442</v>
       </c>
       <c r="B270" t="s">
         <v>443</v>
       </c>
       <c r="C270" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" t="s">
         <v>445</v>
       </c>
       <c r="C271" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" t="s">
         <v>447</v>
       </c>
@@ -4805,51 +4805,51 @@
         <v>464</v>
       </c>
       <c r="C282" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" t="s">
         <v>466</v>
       </c>
       <c r="B283" t="s">
         <v>467</v>
       </c>
       <c r="C283" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" t="s">
         <v>468</v>
       </c>
       <c r="B284" t="s">
         <v>469</v>
       </c>
       <c r="C284" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" t="s">
         <v>470</v>
       </c>
       <c r="B285" t="s">
         <v>325</v>
       </c>
       <c r="C285" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" t="s">
         <v>471</v>
       </c>
       <c r="B286" t="s">
         <v>472</v>
       </c>
       <c r="C286" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="287" spans="1:3">
@@ -5042,120 +5042,120 @@
       <c r="B305" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" t="s">
         <v>504</v>
       </c>
       <c r="B306" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" t="s">
         <v>506</v>
       </c>
       <c r="B307" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" t="s">
         <v>507</v>
       </c>
       <c r="B308" t="s">
-        <v>197</v>
+        <v>508</v>
       </c>
       <c r="C308" t="s">
-        <v>27</v>
+        <v>509</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" t="s">
         <v>507</v>
       </c>
       <c r="B309" t="s">
-        <v>508</v>
+        <v>197</v>
       </c>
       <c r="C309" t="s">
-        <v>509</v>
+        <v>27</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" t="s">
         <v>510</v>
       </c>
       <c r="B310" t="s">
         <v>55</v>
       </c>
       <c r="C310" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" t="s">
         <v>511</v>
       </c>
       <c r="B311" t="s">
         <v>512</v>
       </c>
       <c r="C311" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" t="s">
         <v>511</v>
       </c>
       <c r="B312" t="s">
         <v>513</v>
       </c>
       <c r="C312" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" t="s">
         <v>514</v>
       </c>
       <c r="B313" t="s">
         <v>515</v>
       </c>
       <c r="C313" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" t="s">
         <v>516</v>
       </c>
       <c r="B314" t="s">
         <v>517</v>
       </c>
       <c r="C314" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" t="s">
         <v>518</v>
       </c>
       <c r="B315" t="s">
         <v>55</v>
       </c>
       <c r="C315" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_10"/>