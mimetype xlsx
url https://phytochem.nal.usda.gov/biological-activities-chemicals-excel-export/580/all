--- v0 (2026-09-20)
+++ v1 (2026-09-28)
@@ -96,59 +96,59 @@
     <t>IC100=200 ug/ml</t>
   </si>
   <si>
     <t>IC50=1,003 ug/ml</t>
   </si>
   <si>
     <t>AGRIMONIIN</t>
   </si>
   <si>
     <t>AJOENE</t>
   </si>
   <si>
     <t>ALLYL-ALCOHOL</t>
   </si>
   <si>
     <t>LAWSON in Koch, H. P. and Lawson, L. D., eds. 1996. Garlic- The
 Science and therapeutic application of Allium sativum L. and related species. Williams &amp; Wilkins, Baltimore. 329 pp.</t>
   </si>
   <si>
     <t>ALPHA-MOMORCHARIN</t>
   </si>
   <si>
     <t>ALPHITOLIC-ACID</t>
   </si>
   <si>
+    <t>EC50=20 ug/ml</t>
+  </si>
+  <si>
+    <t>Kashiwada, Y., et. al. 1998. Anti-AIDS Agents. 30. Anti-HIV Activity of Oleanolic Acid, Pomolic Acid, and Structurally Related Triterpenoids. J. Nat. Prod., 61 (9): 1090-1095.</t>
+  </si>
+  <si>
     <t>IC50=4 ug/ml</t>
   </si>
   <si>
-    <t>Kashiwada, Y., et. al. 1998. Anti-AIDS Agents. 30. Anti-HIV Activity of Oleanolic Acid, Pomolic Acid, and Structurally Related Triterpenoids. J. Nat. Prod., 61 (9): 1090-1095.</t>
-[...4 lines deleted...]
-  <si>
     <t>AMENTOFLAVONE</t>
   </si>
   <si>
     <t>IC97=200 ug/ml</t>
   </si>
   <si>
     <t>IC50=119 ug/ml</t>
   </si>
   <si>
     <t>ANHYDROSCHUMMIFICINE</t>
   </si>
   <si>
     <t>EC50=0.4 uM</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
     <t>IC72=200 ug/ml</t>
   </si>
   <si>
     <t>IC50=143 ug/ml</t>
   </si>
   <si>
     <t>ARCTIGENIN</t>
@@ -483,54 +483,54 @@
   <si>
     <t>SELENIUM</t>
   </si>
   <si>
     <t>TANNIC-ACID</t>
   </si>
   <si>
     <t>TANNIN</t>
   </si>
   <si>
     <t>TELLIMAGRANDIN-I</t>
   </si>
   <si>
     <t>TILIROSIDE</t>
   </si>
   <si>
     <t>TRACHELOGENIN</t>
   </si>
   <si>
     <t>IC65=0.52 uM</t>
   </si>
   <si>
     <t>URSOLIC-ACID</t>
   </si>
   <si>
+    <t>IC85=18 ug/ml</t>
+  </si>
+  <si>
     <t>6.7 uM</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC85=18 ug/ml</t>
   </si>
   <si>
     <t>ZINC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1383,59 +1383,59 @@
       <c r="B67" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
         <v>103</v>
       </c>
       <c r="B68" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
         <v>104</v>
       </c>
       <c r="B69" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>105</v>
       </c>
       <c r="B70" t="s">
-        <v>81</v>
+        <v>106</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>105</v>
       </c>
       <c r="B71" t="s">
-        <v>106</v>
+        <v>81</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
         <v>108</v>
       </c>
       <c r="B73" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>110</v>
       </c>
       <c r="B75" t="s">
@@ -1664,62 +1664,62 @@
       <c r="A107" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
         <v>153</v>
       </c>
       <c r="B108" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
         <v>155</v>
       </c>
       <c r="B109" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
         <v>155</v>
       </c>
       <c r="B110" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>157</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
         <v>155</v>
       </c>
       <c r="B111" t="s">
-        <v>157</v>
+        <v>48</v>
+      </c>
+      <c r="C111" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
         <v>155</v>
       </c>
       <c r="B112" t="s">
         <v>47</v>
       </c>
       <c r="C112" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>