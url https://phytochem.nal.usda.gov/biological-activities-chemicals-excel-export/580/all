--- v1 (2026-09-28)
+++ v2 (2026-10-02)
@@ -96,119 +96,119 @@
     <t>IC100=200 ug/ml</t>
   </si>
   <si>
     <t>IC50=1,003 ug/ml</t>
   </si>
   <si>
     <t>AGRIMONIIN</t>
   </si>
   <si>
     <t>AJOENE</t>
   </si>
   <si>
     <t>ALLYL-ALCOHOL</t>
   </si>
   <si>
     <t>LAWSON in Koch, H. P. and Lawson, L. D., eds. 1996. Garlic- The
 Science and therapeutic application of Allium sativum L. and related species. Williams &amp; Wilkins, Baltimore. 329 pp.</t>
   </si>
   <si>
     <t>ALPHA-MOMORCHARIN</t>
   </si>
   <si>
     <t>ALPHITOLIC-ACID</t>
   </si>
   <si>
+    <t>IC50=4 ug/ml</t>
+  </si>
+  <si>
+    <t>Kashiwada, Y., et. al. 1998. Anti-AIDS Agents. 30. Anti-HIV Activity of Oleanolic Acid, Pomolic Acid, and Structurally Related Triterpenoids. J. Nat. Prod., 61 (9): 1090-1095.</t>
+  </si>
+  <si>
     <t>EC50=20 ug/ml</t>
   </si>
   <si>
-    <t>Kashiwada, Y., et. al. 1998. Anti-AIDS Agents. 30. Anti-HIV Activity of Oleanolic Acid, Pomolic Acid, and Structurally Related Triterpenoids. J. Nat. Prod., 61 (9): 1090-1095.</t>
-[...4 lines deleted...]
-  <si>
     <t>AMENTOFLAVONE</t>
   </si>
   <si>
+    <t>IC50=119 ug/ml</t>
+  </si>
+  <si>
     <t>IC97=200 ug/ml</t>
   </si>
   <si>
-    <t>IC50=119 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>ANHYDROSCHUMMIFICINE</t>
   </si>
   <si>
     <t>EC50=0.4 uM</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
     <t>IC72=200 ug/ml</t>
   </si>
   <si>
     <t>IC50=143 ug/ml</t>
   </si>
   <si>
     <t>ARCTIGENIN</t>
   </si>
   <si>
     <t>IC65=0.27 uM</t>
   </si>
   <si>
     <t>BAICALEIN</t>
   </si>
   <si>
     <t>BAICALIN</t>
   </si>
   <si>
     <t>Cell Mol. Biol. Res. (Vol 39=1993)</t>
   </si>
   <si>
     <t>BAICALIN-A</t>
   </si>
   <si>
     <t>BETULIN</t>
   </si>
   <si>
     <t>6.1 uM</t>
   </si>
   <si>
     <t>BETULINIC-ACID</t>
   </si>
   <si>
+    <t>EC50=2.0 ug/ml</t>
+  </si>
+  <si>
+    <t>14.8 uM</t>
+  </si>
+  <si>
     <t>IC50=6.5 ug/ml</t>
   </si>
   <si>
-    <t>EC50=2.0 ug/ml</t>
-[...4 lines deleted...]
-  <si>
     <t>CAFFEIC-ACID</t>
   </si>
   <si>
     <t>EC50=200 ug/ml</t>
   </si>
   <si>
     <t>CAMELLIATANNIN-A</t>
   </si>
   <si>
     <t>CAMELLIIN-B</t>
   </si>
   <si>
     <t>EC50=4.8 ug/ml</t>
   </si>
   <si>
     <t>CARNOSOL</t>
   </si>
   <si>
     <t>J. Nat. Prod. 56: 1426.</t>
   </si>
   <si>
     <t>CARNOSOLIC-ACID</t>
   </si>
   <si>
     <t>IC90=0.32 ug/ml</t>
@@ -483,54 +483,54 @@
   <si>
     <t>SELENIUM</t>
   </si>
   <si>
     <t>TANNIC-ACID</t>
   </si>
   <si>
     <t>TANNIN</t>
   </si>
   <si>
     <t>TELLIMAGRANDIN-I</t>
   </si>
   <si>
     <t>TILIROSIDE</t>
   </si>
   <si>
     <t>TRACHELOGENIN</t>
   </si>
   <si>
     <t>IC65=0.52 uM</t>
   </si>
   <si>
     <t>URSOLIC-ACID</t>
   </si>
   <si>
+    <t>6.7 uM</t>
+  </si>
+  <si>
     <t>IC85=18 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>6.7 uM</t>
   </si>
   <si>
     <t>ZINC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1087,61 +1087,61 @@
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>43</v>
       </c>
       <c r="C27" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>46</v>
       </c>
       <c r="B29" t="s">
         <v>47</v>
       </c>
+      <c r="C29" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30" t="s">
         <v>48</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>50</v>
       </c>
       <c r="B32" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>53</v>
@@ -1383,59 +1383,59 @@
       <c r="B67" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
         <v>103</v>
       </c>
       <c r="B68" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
         <v>104</v>
       </c>
       <c r="B69" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>105</v>
       </c>
       <c r="B70" t="s">
-        <v>106</v>
+        <v>81</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>105</v>
       </c>
       <c r="B71" t="s">
-        <v>81</v>
+        <v>106</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
         <v>108</v>
       </c>
       <c r="B73" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>110</v>
       </c>
       <c r="B75" t="s">
@@ -1664,70 +1664,70 @@
       <c r="A107" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
         <v>153</v>
       </c>
       <c r="B108" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
         <v>155</v>
       </c>
       <c r="B109" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
         <v>155</v>
       </c>
       <c r="B110" t="s">
-        <v>157</v>
+        <v>47</v>
+      </c>
+      <c r="C110" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
         <v>155</v>
       </c>
       <c r="B111" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>157</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
         <v>155</v>
       </c>
       <c r="B112" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C112" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="A12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="A13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="A14" r:id="rId_hyperlink_13"/>