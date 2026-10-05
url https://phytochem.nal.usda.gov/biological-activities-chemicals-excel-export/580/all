--- v2 (2026-10-02)
+++ v3 (2026-10-05)
@@ -108,105 +108,105 @@
     <t>ALLYL-ALCOHOL</t>
   </si>
   <si>
     <t>LAWSON in Koch, H. P. and Lawson, L. D., eds. 1996. Garlic- The
 Science and therapeutic application of Allium sativum L. and related species. Williams &amp; Wilkins, Baltimore. 329 pp.</t>
   </si>
   <si>
     <t>ALPHA-MOMORCHARIN</t>
   </si>
   <si>
     <t>ALPHITOLIC-ACID</t>
   </si>
   <si>
     <t>IC50=4 ug/ml</t>
   </si>
   <si>
     <t>Kashiwada, Y., et. al. 1998. Anti-AIDS Agents. 30. Anti-HIV Activity of Oleanolic Acid, Pomolic Acid, and Structurally Related Triterpenoids. J. Nat. Prod., 61 (9): 1090-1095.</t>
   </si>
   <si>
     <t>EC50=20 ug/ml</t>
   </si>
   <si>
     <t>AMENTOFLAVONE</t>
   </si>
   <si>
+    <t>IC97=200 ug/ml</t>
+  </si>
+  <si>
     <t>IC50=119 ug/ml</t>
   </si>
   <si>
-    <t>IC97=200 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>ANHYDROSCHUMMIFICINE</t>
   </si>
   <si>
     <t>EC50=0.4 uM</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
     <t>IC72=200 ug/ml</t>
   </si>
   <si>
     <t>IC50=143 ug/ml</t>
   </si>
   <si>
     <t>ARCTIGENIN</t>
   </si>
   <si>
     <t>IC65=0.27 uM</t>
   </si>
   <si>
     <t>BAICALEIN</t>
   </si>
   <si>
     <t>BAICALIN</t>
   </si>
   <si>
     <t>Cell Mol. Biol. Res. (Vol 39=1993)</t>
   </si>
   <si>
     <t>BAICALIN-A</t>
   </si>
   <si>
     <t>BETULIN</t>
   </si>
   <si>
     <t>6.1 uM</t>
   </si>
   <si>
     <t>BETULINIC-ACID</t>
   </si>
   <si>
+    <t>IC50=6.5 ug/ml</t>
+  </si>
+  <si>
     <t>EC50=2.0 ug/ml</t>
   </si>
   <si>
     <t>14.8 uM</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=6.5 ug/ml</t>
   </si>
   <si>
     <t>CAFFEIC-ACID</t>
   </si>
   <si>
     <t>EC50=200 ug/ml</t>
   </si>
   <si>
     <t>CAMELLIATANNIN-A</t>
   </si>
   <si>
     <t>CAMELLIIN-B</t>
   </si>
   <si>
     <t>EC50=4.8 ug/ml</t>
   </si>
   <si>
     <t>CARNOSOL</t>
   </si>
   <si>
     <t>J. Nat. Prod. 56: 1426.</t>
   </si>
   <si>
     <t>CARNOSOLIC-ACID</t>
   </si>
@@ -1087,61 +1087,61 @@
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>43</v>
       </c>
       <c r="C27" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>46</v>
       </c>
       <c r="B29" t="s">
         <v>47</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30" t="s">
         <v>48</v>
       </c>
+      <c r="C30" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>50</v>
       </c>
       <c r="B32" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>53</v>
@@ -1329,58 +1329,58 @@
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
         <v>93</v>
       </c>
       <c r="B61" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>95</v>
       </c>
       <c r="B62" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>97</v>
       </c>
+      <c r="B63" t="s">
+        <v>98</v>
+      </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>97</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>99</v>
       </c>
       <c r="B65" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>101</v>
       </c>
       <c r="B66" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
         <v>102</v>
       </c>
       <c r="B67" t="s">
         <v>100</v>
       </c>
     </row>
@@ -1664,70 +1664,70 @@
       <c r="A107" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
         <v>153</v>
       </c>
       <c r="B108" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
         <v>155</v>
       </c>
       <c r="B109" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
         <v>155</v>
       </c>
       <c r="B110" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C110" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
         <v>155</v>
       </c>
       <c r="B111" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
         <v>155</v>
       </c>
       <c r="B112" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C112" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="A12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="A13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="A14" r:id="rId_hyperlink_13"/>