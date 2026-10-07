--- v3 (2026-10-05)
+++ v4 (2026-10-07)
@@ -1656,81 +1656,81 @@
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
         <v>153</v>
       </c>
       <c r="B108" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
         <v>155</v>
       </c>
       <c r="B109" t="s">
-        <v>156</v>
+        <v>47</v>
+      </c>
+      <c r="C109" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
         <v>155</v>
       </c>
       <c r="B110" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>156</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
         <v>155</v>
       </c>
       <c r="B111" t="s">
-        <v>157</v>
+        <v>48</v>
+      </c>
+      <c r="C111" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
         <v>155</v>
       </c>
       <c r="B112" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>157</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="A12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="A13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="A14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="A15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="A16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="A17" r:id="rId_hyperlink_16"/>