--- v4 (2026-10-07)
+++ v5 (2026-10-08)
@@ -156,59 +156,59 @@
   <si>
     <t>IC65=0.27 uM</t>
   </si>
   <si>
     <t>BAICALEIN</t>
   </si>
   <si>
     <t>BAICALIN</t>
   </si>
   <si>
     <t>Cell Mol. Biol. Res. (Vol 39=1993)</t>
   </si>
   <si>
     <t>BAICALIN-A</t>
   </si>
   <si>
     <t>BETULIN</t>
   </si>
   <si>
     <t>6.1 uM</t>
   </si>
   <si>
     <t>BETULINIC-ACID</t>
   </si>
   <si>
+    <t>EC50=2.0 ug/ml</t>
+  </si>
+  <si>
+    <t>14.8 uM</t>
+  </si>
+  <si>
     <t>IC50=6.5 ug/ml</t>
   </si>
   <si>
-    <t>EC50=2.0 ug/ml</t>
-[...4 lines deleted...]
-  <si>
     <t>CAFFEIC-ACID</t>
   </si>
   <si>
     <t>EC50=200 ug/ml</t>
   </si>
   <si>
     <t>CAMELLIATANNIN-A</t>
   </si>
   <si>
     <t>CAMELLIIN-B</t>
   </si>
   <si>
     <t>EC50=4.8 ug/ml</t>
   </si>
   <si>
     <t>CARNOSOL</t>
   </si>
   <si>
     <t>J. Nat. Prod. 56: 1426.</t>
   </si>
   <si>
     <t>CARNOSOLIC-ACID</t>
   </si>
   <si>
     <t>IC90=0.32 ug/ml</t>
@@ -384,54 +384,54 @@
   <si>
     <t>IC100=18 ug/ml</t>
   </si>
   <si>
     <t>METHANOL</t>
   </si>
   <si>
     <t>EC50=</t>
   </si>
   <si>
     <t>MYRICETIN</t>
   </si>
   <si>
     <t>NARINGENIN</t>
   </si>
   <si>
     <t>IC35=200 ug/ml</t>
   </si>
   <si>
     <t>OENOTHEIN-B</t>
   </si>
   <si>
     <t>OLEANOLIC-ACID</t>
   </si>
   <si>
+    <t>EC50=1.7 ug/ml</t>
+  </si>
+  <si>
     <t>IC50=21.8 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>EC50=1.7 ug/ml</t>
   </si>
   <si>
     <t>OLEANOLIC-ACID-3-O-3',3'-DIMETHYLSUCCINATE</t>
   </si>
   <si>
     <t>IC50=11.2 ug/ml</t>
   </si>
   <si>
     <t>EC50=0.0005 ug/ml</t>
   </si>
   <si>
     <t>OPC</t>
   </si>
   <si>
     <t>OPCS</t>
   </si>
   <si>
     <t>PAPAVERINE</t>
   </si>
   <si>
     <t>10 ug/ml 900 mg/man/day/orl</t>
   </si>
   <si>
     <t>PHYLLMYCIN-B</t>
   </si>
@@ -1087,61 +1087,61 @@
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>43</v>
       </c>
       <c r="C27" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>46</v>
       </c>
       <c r="B29" t="s">
         <v>47</v>
       </c>
+      <c r="C29" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30" t="s">
         <v>48</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>50</v>
       </c>
       <c r="B32" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>53</v>
@@ -1329,58 +1329,58 @@
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
         <v>93</v>
       </c>
       <c r="B61" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>95</v>
       </c>
       <c r="B62" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>97</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>97</v>
       </c>
+      <c r="B64" t="s">
+        <v>98</v>
+      </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>99</v>
       </c>
       <c r="B65" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>101</v>
       </c>
       <c r="B66" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
         <v>102</v>
       </c>
       <c r="B67" t="s">
         <v>100</v>
       </c>
     </row>
@@ -1479,61 +1479,61 @@
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
         <v>119</v>
       </c>
       <c r="B82" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
         <v>122</v>
       </c>
       <c r="B84" t="s">
         <v>123</v>
       </c>
+      <c r="C84" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
         <v>122</v>
       </c>
       <c r="B85" t="s">
         <v>124</v>
       </c>
-      <c r="C85" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>125</v>
       </c>
       <c r="B86" t="s">
         <v>126</v>
       </c>
       <c r="C86" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
         <v>125</v>
       </c>
       <c r="B87" t="s">
         <v>127</v>
       </c>
       <c r="C87" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
@@ -1656,81 +1656,81 @@
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
         <v>153</v>
       </c>
       <c r="B108" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
         <v>155</v>
       </c>
       <c r="B109" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>156</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
         <v>155</v>
       </c>
       <c r="B110" t="s">
-        <v>156</v>
+        <v>47</v>
+      </c>
+      <c r="C110" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
         <v>155</v>
       </c>
       <c r="B111" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>157</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
         <v>155</v>
       </c>
       <c r="B112" t="s">
-        <v>157</v>
+        <v>49</v>
+      </c>
+      <c r="C112" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="A12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="A13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="A14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="A15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="A16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="A17" r:id="rId_hyperlink_16"/>