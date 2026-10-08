--- v5 (2026-10-08)
+++ v6 (2026-10-08)
@@ -156,59 +156,59 @@
   <si>
     <t>IC65=0.27 uM</t>
   </si>
   <si>
     <t>BAICALEIN</t>
   </si>
   <si>
     <t>BAICALIN</t>
   </si>
   <si>
     <t>Cell Mol. Biol. Res. (Vol 39=1993)</t>
   </si>
   <si>
     <t>BAICALIN-A</t>
   </si>
   <si>
     <t>BETULIN</t>
   </si>
   <si>
     <t>6.1 uM</t>
   </si>
   <si>
     <t>BETULINIC-ACID</t>
   </si>
   <si>
+    <t>IC50=6.5 ug/ml</t>
+  </si>
+  <si>
     <t>EC50=2.0 ug/ml</t>
   </si>
   <si>
     <t>14.8 uM</t>
   </si>
   <si>
-    <t>IC50=6.5 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>CAFFEIC-ACID</t>
   </si>
   <si>
     <t>EC50=200 ug/ml</t>
   </si>
   <si>
     <t>CAMELLIATANNIN-A</t>
   </si>
   <si>
     <t>CAMELLIIN-B</t>
   </si>
   <si>
     <t>EC50=4.8 ug/ml</t>
   </si>
   <si>
     <t>CARNOSOL</t>
   </si>
   <si>
     <t>J. Nat. Prod. 56: 1426.</t>
   </si>
   <si>
     <t>CARNOSOLIC-ACID</t>
   </si>
   <si>
     <t>IC90=0.32 ug/ml</t>
@@ -384,56 +384,56 @@
   <si>
     <t>IC100=18 ug/ml</t>
   </si>
   <si>
     <t>METHANOL</t>
   </si>
   <si>
     <t>EC50=</t>
   </si>
   <si>
     <t>MYRICETIN</t>
   </si>
   <si>
     <t>NARINGENIN</t>
   </si>
   <si>
     <t>IC35=200 ug/ml</t>
   </si>
   <si>
     <t>OENOTHEIN-B</t>
   </si>
   <si>
     <t>OLEANOLIC-ACID</t>
   </si>
   <si>
+    <t>IC50=21.8 ug/ml</t>
+  </si>
+  <si>
     <t>EC50=1.7 ug/ml</t>
   </si>
   <si>
-    <t>IC50=21.8 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>OLEANOLIC-ACID-3-O-3',3'-DIMETHYLSUCCINATE</t>
   </si>
   <si>
     <t>IC50=11.2 ug/ml</t>
   </si>
   <si>
     <t>EC50=0.0005 ug/ml</t>
   </si>
   <si>
     <t>OPC</t>
   </si>
   <si>
     <t>OPCS</t>
   </si>
   <si>
     <t>PAPAVERINE</t>
   </si>
   <si>
     <t>10 ug/ml 900 mg/man/day/orl</t>
   </si>
   <si>
     <t>PHYLLMYCIN-B</t>
   </si>
   <si>
     <t>IC50=3.5 uM</t>
@@ -483,54 +483,54 @@
   <si>
     <t>SELENIUM</t>
   </si>
   <si>
     <t>TANNIC-ACID</t>
   </si>
   <si>
     <t>TANNIN</t>
   </si>
   <si>
     <t>TELLIMAGRANDIN-I</t>
   </si>
   <si>
     <t>TILIROSIDE</t>
   </si>
   <si>
     <t>TRACHELOGENIN</t>
   </si>
   <si>
     <t>IC65=0.52 uM</t>
   </si>
   <si>
     <t>URSOLIC-ACID</t>
   </si>
   <si>
+    <t>IC85=18 ug/ml</t>
+  </si>
+  <si>
     <t>6.7 uM</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC85=18 ug/ml</t>
   </si>
   <si>
     <t>ZINC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1087,61 +1087,61 @@
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>43</v>
       </c>
       <c r="C27" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>46</v>
       </c>
       <c r="B29" t="s">
         <v>47</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30" t="s">
         <v>48</v>
       </c>
+      <c r="C30" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>50</v>
       </c>
       <c r="B32" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>53</v>
@@ -1329,58 +1329,58 @@
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
         <v>93</v>
       </c>
       <c r="B61" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>95</v>
       </c>
       <c r="B62" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>97</v>
       </c>
+      <c r="B63" t="s">
+        <v>98</v>
+      </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>97</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>99</v>
       </c>
       <c r="B65" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>101</v>
       </c>
       <c r="B66" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
         <v>102</v>
       </c>
       <c r="B67" t="s">
         <v>100</v>
       </c>
     </row>
@@ -1479,61 +1479,61 @@
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
         <v>119</v>
       </c>
       <c r="B82" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
         <v>122</v>
       </c>
       <c r="B84" t="s">
         <v>123</v>
       </c>
-      <c r="C84" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
         <v>122</v>
       </c>
       <c r="B85" t="s">
         <v>124</v>
       </c>
+      <c r="C85" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>125</v>
       </c>
       <c r="B86" t="s">
         <v>126</v>
       </c>
       <c r="C86" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
         <v>125</v>
       </c>
       <c r="B87" t="s">
         <v>127</v>
       </c>
       <c r="C87" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
@@ -1656,78 +1656,78 @@
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
         <v>153</v>
       </c>
       <c r="B108" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
         <v>155</v>
       </c>
       <c r="B109" t="s">
-        <v>156</v>
+        <v>47</v>
+      </c>
+      <c r="C109" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
         <v>155</v>
       </c>
       <c r="B110" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>156</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
         <v>155</v>
       </c>
       <c r="B111" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
         <v>155</v>
       </c>
       <c r="B112" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C112" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="A12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="A13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="A14" r:id="rId_hyperlink_13"/>