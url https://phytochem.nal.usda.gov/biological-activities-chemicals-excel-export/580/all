--- v6 (2026-10-08)
+++ v7 (2026-10-09)
@@ -71,54 +71,54 @@
   <si>
     <t>(-)-EPICATECHIN-3-O-GALLATE</t>
   </si>
   <si>
     <t>EC50=1 ug/ml</t>
   </si>
   <si>
     <t>(-)-TRACHELOGENIN</t>
   </si>
   <si>
     <t>IC65=0.5uM</t>
   </si>
   <si>
     <t>ACACETIN-7-O-BETA-D-GALACTOSIDE</t>
   </si>
   <si>
     <t>ACEMANNAN</t>
   </si>
   <si>
     <t>1 g/day</t>
   </si>
   <si>
     <t>AGATHISFLAVONE</t>
   </si>
   <si>
+    <t>IC50=1,003 ug/ml</t>
+  </si>
+  <si>
     <t>IC100=200 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=1,003 ug/ml</t>
   </si>
   <si>
     <t>AGRIMONIIN</t>
   </si>
   <si>
     <t>AJOENE</t>
   </si>
   <si>
     <t>ALLYL-ALCOHOL</t>
   </si>
   <si>
     <t>LAWSON in Koch, H. P. and Lawson, L. D., eds. 1996. Garlic- The
 Science and therapeutic application of Allium sativum L. and related species. Williams &amp; Wilkins, Baltimore. 329 pp.</t>
   </si>
   <si>
     <t>ALPHA-MOMORCHARIN</t>
   </si>
   <si>
     <t>ALPHITOLIC-ACID</t>
   </si>
   <si>
     <t>IC50=4 ug/ml</t>
   </si>
   <si>
     <t>Kashiwada, Y., et. al. 1998. Anti-AIDS Agents. 30. Anti-HIV Activity of Oleanolic Acid, Pomolic Acid, and Structurally Related Triterpenoids. J. Nat. Prod., 61 (9): 1090-1095.</t>
@@ -1656,78 +1656,78 @@
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
         <v>153</v>
       </c>
       <c r="B108" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
         <v>155</v>
       </c>
       <c r="B109" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>156</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
         <v>155</v>
       </c>
       <c r="B110" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
         <v>155</v>
       </c>
       <c r="B111" t="s">
-        <v>157</v>
+        <v>48</v>
+      </c>
+      <c r="C111" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
         <v>155</v>
       </c>
       <c r="B112" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C112" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="A12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="A13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="A14" r:id="rId_hyperlink_13"/>