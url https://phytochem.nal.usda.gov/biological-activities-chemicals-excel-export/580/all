--- v7 (2026-10-09)
+++ v8 (2026-10-09)
@@ -71,54 +71,54 @@
   <si>
     <t>(-)-EPICATECHIN-3-O-GALLATE</t>
   </si>
   <si>
     <t>EC50=1 ug/ml</t>
   </si>
   <si>
     <t>(-)-TRACHELOGENIN</t>
   </si>
   <si>
     <t>IC65=0.5uM</t>
   </si>
   <si>
     <t>ACACETIN-7-O-BETA-D-GALACTOSIDE</t>
   </si>
   <si>
     <t>ACEMANNAN</t>
   </si>
   <si>
     <t>1 g/day</t>
   </si>
   <si>
     <t>AGATHISFLAVONE</t>
   </si>
   <si>
+    <t>IC100=200 ug/ml</t>
+  </si>
+  <si>
     <t>IC50=1,003 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC100=200 ug/ml</t>
   </si>
   <si>
     <t>AGRIMONIIN</t>
   </si>
   <si>
     <t>AJOENE</t>
   </si>
   <si>
     <t>ALLYL-ALCOHOL</t>
   </si>
   <si>
     <t>LAWSON in Koch, H. P. and Lawson, L. D., eds. 1996. Garlic- The
 Science and therapeutic application of Allium sativum L. and related species. Williams &amp; Wilkins, Baltimore. 329 pp.</t>
   </si>
   <si>
     <t>ALPHA-MOMORCHARIN</t>
   </si>
   <si>
     <t>ALPHITOLIC-ACID</t>
   </si>
   <si>
     <t>IC50=4 ug/ml</t>
   </si>
   <si>
     <t>Kashiwada, Y., et. al. 1998. Anti-AIDS Agents. 30. Anti-HIV Activity of Oleanolic Acid, Pomolic Acid, and Structurally Related Triterpenoids. J. Nat. Prod., 61 (9): 1090-1095.</t>
@@ -483,54 +483,54 @@
   <si>
     <t>SELENIUM</t>
   </si>
   <si>
     <t>TANNIC-ACID</t>
   </si>
   <si>
     <t>TANNIN</t>
   </si>
   <si>
     <t>TELLIMAGRANDIN-I</t>
   </si>
   <si>
     <t>TILIROSIDE</t>
   </si>
   <si>
     <t>TRACHELOGENIN</t>
   </si>
   <si>
     <t>IC65=0.52 uM</t>
   </si>
   <si>
     <t>URSOLIC-ACID</t>
   </si>
   <si>
+    <t>6.7 uM</t>
+  </si>
+  <si>
     <t>IC85=18 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>6.7 uM</t>
   </si>
   <si>
     <t>ZINC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1040,59 +1040,59 @@
       <c r="B20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>41</v>
       </c>
       <c r="C26" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>43</v>
       </c>
       <c r="C27" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
@@ -1329,58 +1329,58 @@
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
         <v>93</v>
       </c>
       <c r="B61" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>95</v>
       </c>
       <c r="B62" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>97</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>97</v>
       </c>
+      <c r="B64" t="s">
+        <v>98</v>
+      </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>99</v>
       </c>
       <c r="B65" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>101</v>
       </c>
       <c r="B66" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
         <v>102</v>
       </c>
       <c r="B67" t="s">
         <v>100</v>
       </c>
     </row>
@@ -1664,62 +1664,62 @@
       <c r="A107" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
         <v>153</v>
       </c>
       <c r="B108" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
         <v>155</v>
       </c>
       <c r="B109" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
         <v>155</v>
       </c>
       <c r="B110" t="s">
-        <v>157</v>
+        <v>48</v>
+      </c>
+      <c r="C110" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
         <v>155</v>
       </c>
       <c r="B111" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>157</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
         <v>155</v>
       </c>
       <c r="B112" t="s">
         <v>47</v>
       </c>
       <c r="C112" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>