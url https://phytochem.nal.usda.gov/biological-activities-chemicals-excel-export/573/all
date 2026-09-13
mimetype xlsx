--- v1 (2026-02-19)
+++ v2 (2026-09-13)
@@ -164,54 +164,54 @@
   <si>
     <t>ED50=230 ppb</t>
   </si>
   <si>
     <t>BUTYRYLMALLOTOCHROMENE</t>
   </si>
   <si>
     <t>ED50=2.080 ppm</t>
   </si>
   <si>
     <t>BUTYRYLMALLOTOJAPONIN</t>
   </si>
   <si>
     <t>ED50=165 ppb</t>
   </si>
   <si>
     <t>BUTYRYLMALLOTOLERIN</t>
   </si>
   <si>
     <t>ED50=196 ppb</t>
   </si>
   <si>
     <t>CAFFEIC-ACID</t>
   </si>
   <si>
+    <t>50 ug/ml</t>
+  </si>
+  <si>
     <t>EC50=&gt;50 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>50 ug/ml</t>
   </si>
   <si>
     <t>CAFFEINE</t>
   </si>
   <si>
     <t>CAMPTOTHECIN</t>
   </si>
   <si>
     <t>CARAN-3BETA-OL</t>
   </si>
   <si>
     <t>CASUARICTIN</t>
   </si>
   <si>
     <t>EC50=0.044 ug/ml</t>
   </si>
   <si>
     <t>CATECHIN</t>
   </si>
   <si>
     <t>Pizzorno, J.E. and Murray, M.T. 1985. A Textbook of Natural Medicine. John Bastyr College Publications, Seattle, Washington (Looseleaf).</t>
   </si>
   <si>
     <t>CELASTROZIDE</t>
   </si>
@@ -2039,51 +2039,51 @@
       <c r="A134" t="s">
         <v>195</v>
       </c>
       <c r="C134" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
         <v>197</v>
       </c>
       <c r="C135" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
         <v>199</v>
       </c>
       <c r="B137" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C137" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
         <v>199</v>
       </c>
       <c r="B138" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
         <v>201</v>
       </c>
       <c r="B139" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
         <v>203</v>
       </c>