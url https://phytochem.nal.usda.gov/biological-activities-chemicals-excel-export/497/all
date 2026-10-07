--- v0 (2026-09-20)
+++ v1 (2026-10-07)
@@ -737,62 +737,62 @@
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="C19" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22" t="s">
-        <v>4</v>
+        <v>32</v>
+      </c>
+      <c r="C22" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25" t="s">
         <v>37</v>
       </c>
       <c r="C25" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">