--- v0 (2026-02-22)
+++ v1 (2026-09-23)
@@ -278,54 +278,54 @@
   <si>
     <t>ARGOPHYLLIN-B</t>
   </si>
   <si>
     <t>IC100=10,000 ppm diet</t>
   </si>
   <si>
     <t>Keeler, R.F. and Tu, A.T. eds. 1991. Toxicology of Plant and Fungal Compounds. (Handbook of Natural Toxins Vol. 6) Marcel Dekker, Inc. NY. 665 pp.</t>
   </si>
   <si>
     <t>ARTECANIN</t>
   </si>
   <si>
     <t>ASIMICIN</t>
   </si>
   <si>
     <t>EC86=0.1%</t>
   </si>
   <si>
     <t>Rupprect, J. K., Hui, Y. H., and McLaughlin, J. L., Annonaceous acetogenins: a review, J. Nat. Prod, 53(2), 1990, 237-238.</t>
   </si>
   <si>
     <t>AZADIRACHTIN</t>
   </si>
   <si>
+    <t>EC50=0.29 ppm</t>
+  </si>
+  <si>
     <t>IC50=0.07-0.7 ppm diet</t>
-  </si>
-[...1 lines deleted...]
-    <t>EC50=0.29 ppm</t>
   </si>
   <si>
     <t>AZADIRACHTIN-A</t>
   </si>
   <si>
     <t>AZADIRADIONE</t>
   </si>
   <si>
     <t>AZEDERACHOL</t>
   </si>
   <si>
     <t>BAKKENOLIDE-A</t>
   </si>
   <si>
     <t>BALANITIN</t>
   </si>
   <si>
     <t>BERGAPTENE</t>
   </si>
   <si>
     <t>BERGENIN</t>
   </si>
   <si>
     <t>ED50=2,187-2,432 ppm</t>
   </si>