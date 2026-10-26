--- v0 (2026-09-26)
+++ v1 (2026-10-26)
@@ -262,57 +262,57 @@
   <si>
     <t>CIS-SPIROETHER</t>
   </si>
   <si>
     <t>CONIFERYL-ALDEHYDE</t>
   </si>
   <si>
     <t>Jeffery B. Harborne and H. Baxter, eds. 1983. Phytochemical Dictionary. A Handbook of Bioactive Compounds from Plants. Taylor &amp; Frost, London. 791 pp.</t>
   </si>
   <si>
     <t>COUMARIN</t>
   </si>
   <si>
     <t>CROTALOBURINE</t>
   </si>
   <si>
     <t>CRYPTOLEPINE</t>
   </si>
   <si>
     <t>Iwu, M.M. 1993. Handbook of African Medicinal Plants. CRC Press, Boca Raton, FL 435 pp.</t>
   </si>
   <si>
     <t>CURCUMIN</t>
   </si>
   <si>
+    <t>ED50=48 mg/kg orl rat (cf 48 for phenylbutazone)</t>
+  </si>
+  <si>
     <t>ED50=100.2 mg/kg orl mus (cf 78 for cortisone)</t>
   </si>
   <si>
     <t>ED50=48 mg/kg orl rat (cf 45 for cortisone)</t>
-  </si>
-[...1 lines deleted...]
-    <t>ED50=48 mg/kg orl rat (cf 48 for phenylbutazone)</t>
   </si>
   <si>
     <t>DAMASCENINE</t>
   </si>
   <si>
     <t>DEHYDROCURDIONE</t>
   </si>
   <si>
     <t>200 mg/kg</t>
   </si>
   <si>
     <t>DIGITOXIN</t>
   </si>
   <si>
     <t>DIOSMIN</t>
   </si>
   <si>
     <t>600 mg/kg rat</t>
   </si>
   <si>
     <t>50-200 mg/kg/day</t>
   </si>
   <si>
     <t>EPHEDRINE</t>
   </si>