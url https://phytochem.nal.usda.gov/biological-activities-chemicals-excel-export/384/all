--- v0 (2026-09-13)
+++ v1 (2026-10-01)
@@ -184,54 +184,54 @@
   <si>
     <t>GYMNEMIC-ACID</t>
   </si>
   <si>
     <t>INULIN</t>
   </si>
   <si>
     <t>ISOLIQUIRITIGENIN</t>
   </si>
   <si>
     <t>KHELLIN</t>
   </si>
   <si>
     <t>MAGNESIUM</t>
   </si>
   <si>
     <t>400-800 mg/man/day</t>
   </si>
   <si>
     <t>MALTOSE</t>
   </si>
   <si>
     <t>MANGANESE</t>
   </si>
   <si>
+    <t>10-30 mg/man/day</t>
+  </si>
+  <si>
     <t>3-5 mg/day</t>
-  </si>
-[...1 lines deleted...]
-    <t>10-30 mg/man/day</t>
   </si>
   <si>
     <t>MANGIFERIN</t>
   </si>
   <si>
     <t>MANGIFERIN-7-O-BETA-GLUCOSIDE</t>
   </si>
   <si>
     <t>MERREMOSIDE</t>
   </si>
   <si>
     <t>NIACIN</t>
   </si>
   <si>
     <t>PECTIN</t>
   </si>
   <si>
     <t>10 g/man/day/orl</t>
   </si>
   <si>
     <t>PINITOL</t>
   </si>
   <si>
     <t>PROANTHOCYANIDINS</t>
   </si>
@@ -915,60 +915,60 @@
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="C36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>55</v>
       </c>
       <c r="B37" t="s">
         <v>56</v>
       </c>
-      <c r="C37" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38" t="s">
         <v>57</v>
+      </c>
+      <c r="C38" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>62</v>