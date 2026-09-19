--- v0 (2026-01-07)
+++ v1 (2026-09-19)
@@ -638,62 +638,62 @@
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>30</v>
       </c>
       <c r="B25" t="s">
-        <v>4</v>
+        <v>31</v>
+      </c>
+      <c r="C25" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>