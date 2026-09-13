--- v0 (2026-02-02)
+++ v1 (2026-09-13)
@@ -38,57 +38,57 @@
   <si>
     <t>Chemical Name</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>BOSWELLIC-ACID</t>
   </si>
   <si>
     <t>IC100=0.1 uM</t>
   </si>
   <si>
     <t>GLYCYRRHETINIC-ACID</t>
   </si>
   <si>
     <t>0.1 uM</t>
   </si>
   <si>
     <t>OLEANOLIC-ACID</t>
   </si>
   <si>
+    <t>IC80-90 0.05 mM/l gpg</t>
+  </si>
+  <si>
+    <t>Hansel, R., Keller, K., Rimpler, H., and Schneider, G. eds. 1992. Hager's Handbuch der Pharmazeutischen Praxis, Drogen (A-D), 1209 pp., 1993 (E-O), 970 pp., 1994 (P-Z), 1196 pp. Springer-Verlag, Berlin.</t>
+  </si>
+  <si>
     <t>IC40-50 0.01 mM/l gpg</t>
-  </si>
-[...4 lines deleted...]
-    <t>IC80-90 0.05 mM/l gpg</t>
   </si>
   <si>
     <t>URSOLIC-ACID</t>
   </si>
   <si>
     <t>IC100 0.1 mM/l gpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -488,51 +488,51 @@
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>