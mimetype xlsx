--- v0 (2026-01-06)
+++ v1 (2026-10-04)
@@ -41,54 +41,54 @@
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>(+)-CATECHIN</t>
   </si>
   <si>
     <t>ACETYLSALICYLIC-ACID</t>
   </si>
   <si>
     <t>100 mg/kg orl mus</t>
   </si>
   <si>
     <t>Borchard, R. E., Barnes, C. D., and Eltherton, L. G. 1991. Drug Dosage in Laboratory Animals: A Handbook. (3rd Ed.) The Telford Press, Inc., P. O. Box 287, Caldwell NJ 07006.</t>
   </si>
   <si>
     <t>10 mg/kg orl rat</t>
   </si>
   <si>
     <t>ASPIRIN</t>
   </si>
   <si>
+    <t>100 mg/kg (orl mus)</t>
+  </si>
+  <si>
     <t>10 mg/kg (orl rat)</t>
-  </si>
-[...1 lines deleted...]
-    <t>100 mg/kg (orl mus)</t>
   </si>
   <si>
     <t>ASPIRIN (ACETYLSALICYLIC-ACID; NOT NATURAL)</t>
   </si>
   <si>
     <t>BETA-ASARONE</t>
   </si>
   <si>
     <t>CALOPHYLLOID</t>
   </si>
   <si>
     <t>Oriental Materia Medica (three volumes by Dr. Hsu and collaborators)</t>
   </si>
   <si>
     <t>CALOPHYLLOLIDE</t>
   </si>
   <si>
     <t>50 mg/kg</t>
   </si>
   <si>
     <t>CITRIC-ACID</t>
   </si>
   <si>
     <t>Merck 11th Edition</t>
   </si>
@@ -584,62 +584,62 @@
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="C10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11" t="s">
         <v>16</v>
       </c>