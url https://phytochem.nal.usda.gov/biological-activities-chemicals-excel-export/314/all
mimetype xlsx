--- v0 (2026-01-06)
+++ v1 (2026-10-01)
@@ -44,57 +44,57 @@
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>16-EPIMETHUENINE</t>
   </si>
   <si>
     <t>ANISODAMINE</t>
   </si>
   <si>
     <t>Nigg, H.N. and Seigler, D.S., eds. 1992. Phytochemical Resources for Medicine and Agriculture. Plenum Press, New York. 445 pp.</t>
   </si>
   <si>
     <t>ANISODINE</t>
   </si>
   <si>
     <t>ATRACTYLENOLIDE-I</t>
   </si>
   <si>
     <t>ATRACTYLENOLIDE-III</t>
   </si>
   <si>
     <t>ATROPINE</t>
   </si>
   <si>
+    <t>10 mg/kg orl rat</t>
+  </si>
+  <si>
+    <t>Borchard, R. E., Barnes, C. D., and Eltherton, L. G. 1991. Drug Dosage in Laboratory Animals: A Handbook. (3rd Ed.) The Telford Press, Inc., P. O. Box 287, Caldwell NJ 07006.</t>
+  </si>
+  <si>
     <t>0.55 mg/kg orl mus</t>
-  </si>
-[...4 lines deleted...]
-    <t>10 mg/kg orl rat</t>
   </si>
   <si>
     <t>BAICALIN</t>
   </si>
   <si>
     <t>BULBOCAPNINE</t>
   </si>
   <si>
     <t>CRYOGENINE</t>
   </si>
   <si>
     <t>CRC Handbook of Medicinal Herbs and/or CRC Handbook of Proximate Analyses</t>
   </si>
   <si>
     <t>DIMETHYLTUBOCURARINE</t>
   </si>
   <si>
     <t>EUROPINE</t>
   </si>
   <si>
     <t>Jeffery B. Harborne and H. Baxter, eds. 1983. Phytochemical Dictionary. A Handbook of Bioactive Compounds from Plants. Taylor &amp; Frost, London. 791 pp.</t>
   </si>
   <si>
     <t>HOMATROPINE</t>
   </si>