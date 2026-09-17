--- v0 (2026-01-06)
+++ v1 (2026-09-17)
@@ -32,64 +32,64 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Chemical Name</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>ALPHA-TOCOPHEROL</t>
   </si>
   <si>
     <t>ANTHOCYANOSIDE</t>
   </si>
   <si>
     <t>ASCORBIC-ACID</t>
   </si>
   <si>
+    <t>350 mg/day</t>
+  </si>
+  <si>
+    <t>Werbach, M. 1993. Healing with Food. Harper Collins, New York, 443 pp.</t>
+  </si>
+  <si>
     <t>400 mg/day</t>
   </si>
   <si>
     <t>Challem, J., Berkson, Burt, and Smith, Melissa Dianne. 2000.
 Syndrome X - The complete nutritional program to prevent and reservse insulin resistance. John Wiley &amp; Sons, New York. 272 pp. $24.95</t>
   </si>
   <si>
     <t>1 g 3x/day</t>
-  </si>
-[...4 lines deleted...]
-    <t>Werbach, M. 1993. Healing with Food. Harper Collins, New York, 443 pp.</t>
   </si>
   <si>
     <t>BRAZILIN</t>
   </si>
   <si>
     <t>ED50=100 uM</t>
   </si>
   <si>
     <t>CHYMOTRYPSIN</t>
   </si>
   <si>
     <t>Martindale's 29th</t>
   </si>
   <si>
     <t>CURCUMIN</t>
   </si>
   <si>
     <t>75 mg/kg orl rat</t>
   </si>
   <si>
     <t>CYSTEINE</t>
   </si>
   <si>
     <t>Pizzorno, J.E. and Murray, M.T. 1985. A Textbook of Natural Medicine. John Bastyr College Publications, Seattle, Washington (Looseleaf).</t>
   </si>
@@ -586,59 +586,59 @@
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
+      <c r="C5" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="C6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9" t="s">
         <v>16</v>
@@ -750,109 +750,109 @@
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28" t="s">
         <v>42</v>
       </c>
       <c r="C28" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>50</v>
       </c>
       <c r="B34" t="s">
         <v>42</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36" t="s">
         <v>53</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="A12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="A13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="A14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="A15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="A16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="A17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="A18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="A19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="A20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="A21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="A22" r:id="rId_hyperlink_21"/>