--- v1 (2026-09-17)
+++ v2 (2026-09-30)
@@ -32,64 +32,64 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Chemical Name</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>ALPHA-TOCOPHEROL</t>
   </si>
   <si>
     <t>ANTHOCYANOSIDE</t>
   </si>
   <si>
     <t>ASCORBIC-ACID</t>
   </si>
   <si>
+    <t>1 g 3x/day</t>
+  </si>
+  <si>
     <t>350 mg/day</t>
   </si>
   <si>
     <t>Werbach, M. 1993. Healing with Food. Harper Collins, New York, 443 pp.</t>
   </si>
   <si>
     <t>400 mg/day</t>
   </si>
   <si>
     <t>Challem, J., Berkson, Burt, and Smith, Melissa Dianne. 2000.
 Syndrome X - The complete nutritional program to prevent and reservse insulin resistance. John Wiley &amp; Sons, New York. 272 pp. $24.95</t>
-  </si>
-[...1 lines deleted...]
-    <t>1 g 3x/day</t>
   </si>
   <si>
     <t>BRAZILIN</t>
   </si>
   <si>
     <t>ED50=100 uM</t>
   </si>
   <si>
     <t>CHYMOTRYPSIN</t>
   </si>
   <si>
     <t>Martindale's 29th</t>
   </si>
   <si>
     <t>CURCUMIN</t>
   </si>
   <si>
     <t>75 mg/kg orl rat</t>
   </si>
   <si>
     <t>CYSTEINE</t>
   </si>
   <si>
     <t>Pizzorno, J.E. and Murray, M.T. 1985. A Textbook of Natural Medicine. John Bastyr College Publications, Seattle, Washington (Looseleaf).</t>
   </si>
@@ -575,70 +575,70 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9" t="s">
         <v>16</v>
@@ -750,109 +750,109 @@
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28" t="s">
         <v>42</v>
       </c>
       <c r="C28" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>50</v>
       </c>
       <c r="B34" t="s">
         <v>42</v>
       </c>
       <c r="C34" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36" t="s">
         <v>53</v>
       </c>
       <c r="C36" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="A12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="A13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="A14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="A15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="A16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="A17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="A18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="A19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="A20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="A21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="A22" r:id="rId_hyperlink_21"/>