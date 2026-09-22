--- v0 (2026-09-21)
+++ v1 (2026-09-22)
@@ -385,57 +385,57 @@
   <si>
     <t>PENTA-O-GALLOYL-BETA-D-GLUCOSE</t>
   </si>
   <si>
     <t>IC50=3.3 uM</t>
   </si>
   <si>
     <t>POLYPHENOLS</t>
   </si>
   <si>
     <t>PROCYANIDIN</t>
   </si>
   <si>
     <t>PROCYANIDINS</t>
   </si>
   <si>
     <t>IC50=2.4 uM/l</t>
   </si>
   <si>
     <t>PUERARIN</t>
   </si>
   <si>
     <t>QUERCETIN</t>
   </si>
   <si>
+    <t>IC50=10.6 ug/ml</t>
+  </si>
+  <si>
+    <t>3.1 uM</t>
+  </si>
+  <si>
     <t>IC50=&gt;0.4 ug/ml</t>
-  </si>
-[...4 lines deleted...]
-    <t>3.1 uM</t>
   </si>
   <si>
     <t>RABDOSIN</t>
   </si>
   <si>
     <t>RUGOSIN-A</t>
   </si>
   <si>
     <t>RUGOSIN-D</t>
   </si>
   <si>
     <t>TANNIN</t>
   </si>
   <si>
     <t>TELLIMAGRANDIN-I</t>
   </si>
   <si>
     <t>IC50=7 uM</t>
   </si>
   <si>
     <t>TELLIMAGRANDIN-II</t>
   </si>
   <si>
     <t>UMBELLIFERONE</t>
   </si>
@@ -1469,97 +1469,97 @@
       <c r="C69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>118</v>
       </c>
       <c r="B71" t="s">
         <v>6</v>
       </c>
       <c r="C71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>119</v>
       </c>
       <c r="B72" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>120</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
         <v>119</v>
       </c>
       <c r="B73" t="s">
-        <v>120</v>
+        <v>6</v>
+      </c>
+      <c r="C73" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>121</v>
       </c>
       <c r="C74" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>122</v>
       </c>
       <c r="B75" t="s">
         <v>123</v>
       </c>
-      <c r="C75" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>122</v>
       </c>
       <c r="B76" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>122</v>
       </c>
       <c r="B77" t="s">
         <v>125</v>
+      </c>
+      <c r="C77" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>126</v>
       </c>
       <c r="B78" t="s">
         <v>57</v>
       </c>
       <c r="C78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>127</v>
       </c>
       <c r="B79" t="s">
         <v>21</v>
       </c>
       <c r="C79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:3">