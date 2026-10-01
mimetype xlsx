--- v0 (2026-09-26)
+++ v1 (2026-10-01)
@@ -501,59 +501,59 @@
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9" t="s">
         <v>4</v>
       </c>
       <c r="C9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="C10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>16</v>
       </c>