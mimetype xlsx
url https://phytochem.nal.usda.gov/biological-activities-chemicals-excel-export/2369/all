--- v0 (2026-09-22)
+++ v1 (2026-10-07)
@@ -110,54 +110,54 @@
   <si>
     <t>ID50=710 uM</t>
   </si>
   <si>
     <t>ID50=640 uM</t>
   </si>
   <si>
     <t>CINNAMALDEHYDE</t>
   </si>
   <si>
     <t>ID50=970 uM</t>
   </si>
   <si>
     <t>ID50=129 ug/ml</t>
   </si>
   <si>
     <t>CINNAMIC-ACID</t>
   </si>
   <si>
     <t>ID50=700 uM</t>
   </si>
   <si>
     <t>CITRAL</t>
   </si>
   <si>
+    <t>ID50=1.5 mM</t>
+  </si>
+  <si>
     <t>ID50=1,500 uM</t>
-  </si>
-[...1 lines deleted...]
-    <t>ID50=1.5 mM</t>
   </si>
   <si>
     <t>CUMINALDEHYDE</t>
   </si>
   <si>
     <t>ID50=0.05 mM</t>
   </si>
   <si>
     <t>GLABRIDIN</t>
   </si>
   <si>
     <t>KAEMPFEROL</t>
   </si>
   <si>
     <t>ID50=230 uM</t>
   </si>
   <si>
     <t>P-COUMARIC-ACID</t>
   </si>
   <si>
     <t>ID50=3,650 uM</t>
   </si>
   <si>
     <t>P-HYDROXYBENZALDEHYDE</t>
   </si>