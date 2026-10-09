--- v1 (2026-10-07)
+++ v2 (2026-10-09)
@@ -35,114 +35,114 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Chemical Name</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>ACETALDEHYDE</t>
   </si>
   <si>
     <t>ID50=43 ug/ml</t>
   </si>
   <si>
     <t>ANACARDIC-ACID</t>
   </si>
   <si>
     <t>ANISALDEHYDE</t>
   </si>
   <si>
+    <t>ID50=0.32 mM</t>
+  </si>
+  <si>
     <t>ID50=380-970 uM</t>
   </si>
   <si>
     <t>ID50=320 uM</t>
   </si>
   <si>
-    <t>ID50=0.32 mM</t>
-[...1 lines deleted...]
-  <si>
     <t>ANISE-ALCOHOL</t>
   </si>
   <si>
     <t>ID50=5,300 uM</t>
   </si>
   <si>
     <t>ANISIC-ACID</t>
   </si>
   <si>
     <t>ID50=680 uM</t>
   </si>
   <si>
     <t>ANISOLE</t>
   </si>
   <si>
     <t>ID50=7,100 uM</t>
   </si>
   <si>
     <t>ARBUTIN</t>
   </si>
   <si>
     <t>IC50=40 uM</t>
   </si>
   <si>
     <t>BENZALDEHYDE</t>
   </si>
   <si>
     <t>ID50=820 uM</t>
   </si>
   <si>
     <t>ID50=87 ug/ml</t>
   </si>
   <si>
     <t>ID50=830 uM</t>
   </si>
   <si>
     <t>ID50=0.82 mM</t>
   </si>
   <si>
     <t>BENZOIC-ACID</t>
   </si>
   <si>
+    <t>ID50=640 uM</t>
+  </si>
+  <si>
     <t>ID50=710 uM</t>
   </si>
   <si>
-    <t>ID50=640 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>CINNAMALDEHYDE</t>
   </si>
   <si>
+    <t>ID50=129 ug/ml</t>
+  </si>
+  <si>
     <t>ID50=970 uM</t>
-  </si>
-[...1 lines deleted...]
-    <t>ID50=129 ug/ml</t>
   </si>
   <si>
     <t>CINNAMIC-ACID</t>
   </si>
   <si>
     <t>ID50=700 uM</t>
   </si>
   <si>
     <t>CITRAL</t>
   </si>
   <si>
     <t>ID50=1.5 mM</t>
   </si>
   <si>
     <t>ID50=1,500 uM</t>
   </si>
   <si>
     <t>CUMINALDEHYDE</t>
   </si>
   <si>
     <t>ID50=0.05 mM</t>
   </si>
   <si>
     <t>GLABRIDIN</t>
   </si>