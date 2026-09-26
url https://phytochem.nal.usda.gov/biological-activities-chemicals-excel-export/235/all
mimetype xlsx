--- v0 (2026-01-08)
+++ v1 (2026-09-26)
@@ -38,54 +38,54 @@
   <si>
     <t>Chemical Name</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>1,8-CINEOLE</t>
   </si>
   <si>
     <t>ACETYLCYSTEINE</t>
   </si>
   <si>
     <t>AMINOPHYLLINE</t>
   </si>
   <si>
     <t>Martindale's 28th</t>
   </si>
   <si>
     <t>ANDROSIN</t>
   </si>
   <si>
+    <t>inl 0.5 mg/kg</t>
+  </si>
+  <si>
     <t>IC60-70=10 mg/kg</t>
-  </si>
-[...1 lines deleted...]
-    <t>inl 0.5 mg/kg</t>
   </si>
   <si>
     <t>ANTHORHODODENDRIN</t>
   </si>
   <si>
     <t>APOMORPHINE</t>
   </si>
   <si>
     <t>BERGENIN</t>
   </si>
   <si>
     <t>HerbalGram No. 24, page 37.</t>
   </si>
   <si>
     <t>BORNEOL</t>
   </si>
   <si>
     <t>Jeffery B. Harborne and H. Baxter, eds. 1983. Phytochemical Dictionary. A Handbook of Bioactive Compounds from Plants. Taylor &amp; Frost, London. 791 pp.</t>
   </si>
   <si>
     <t>BROMELAIN</t>
   </si>
   <si>
     <t>Pizzorno, J.E. and Murray, M.T. 1985. A Textbook of Natural Medicine. John Bastyr College Publications, Seattle, Washington (Looseleaf).</t>
   </si>
@@ -579,57 +579,57 @@
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="C4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>7</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>7</v>
+      </c>
+      <c r="B6" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="C9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">