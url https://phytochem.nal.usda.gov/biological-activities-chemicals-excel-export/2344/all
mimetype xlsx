--- v0 (2026-09-25)
+++ v1 (2026-09-27)
@@ -221,62 +221,62 @@
   <si>
     <t>Muller, S. O., Eckert, I., Lutz, W. K., Stopper, H. 1996. Genotoxicity of the Laxative Drug Components Emodin, Aloe-emodin and Danthron in Mammalian Cells: Topoisomerase II Mediated? Mutat Res, 371: 165-173.</t>
   </si>
   <si>
     <t>IC50=741 uM/ml</t>
   </si>
   <si>
     <t>Mueller, S. O., Stopper, H. 1999. Characterization of the Genotoxicity of Anthraquinones in Mammalian Cells. Biochimica &amp; Biophysica Acta, 1428: 406-414.</t>
   </si>
   <si>
     <t>ALPHA-BOSWELLIC-ACID-ACETATE</t>
   </si>
   <si>
     <t>IC&gt;25=5 uM</t>
   </si>
   <si>
     <t>ALPHA-PELTATIN</t>
   </si>
   <si>
     <t>Thurston, L. S., Lee, K. H., Han, F. S., Liu, Z. C., Cheng, Y. C. Inhibition of Human DNA Topoisomerase II by Podophyllatoxin Analogues. Abstract Internat Res Cong Nat Prod Coll Pharm University N Carolina, Chapel Hill NC, July 1985.</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
+    <t>IC28=18 uM</t>
+  </si>
+  <si>
+    <t>IC45=180 uM</t>
+  </si>
+  <si>
     <t>50 ug/ml</t>
   </si>
   <si>
     <t>Azuma, Y., Onishi, Y., Sato, Y., Kizaki, H. 1995. Effects of Protein Tyrosine Kinase Inhibitors With Different Modes of Action on Topoisomerase Activity and Death of IL-2-Dependent CTLL-2-Cells. J Biochemistry, 118: 312-318.</t>
   </si>
   <si>
-    <t>IC28=18 uM</t>
-[...4 lines deleted...]
-  <si>
     <t>APIODIONEN</t>
   </si>
   <si>
     <t>250 ug/ml</t>
   </si>
   <si>
     <t>Takahashi, H., Shiraishi, A., Iizuka, Y., Furuya, K., Kagasaki, T. 1992. Manufacture of Anticancer and Anti-Inflammatory Apiodionen With Apiosordaria. Patent, Japan Kokai Tokkyo Koho-04 49,289. 8pp.</t>
   </si>
   <si>
     <t>ASCIDIDEMIN</t>
   </si>
   <si>
     <t>30 uM</t>
   </si>
   <si>
     <t>Schmitz, F. J., et al. 1991. Cytotoxic Aromatic Alkaloids From  the Ascidian Amphicarpa meridiana and Leptoclinides sp.: Meridine and 11-hydroxyascididemin. J Org Chem, 56: 804-808.</t>
   </si>
   <si>
     <t>BAICALEIN</t>
   </si>
   <si>
     <t>200 ug/ml</t>
   </si>
   <si>
     <t>Matsuzaki, Y., Kurokawa, N., Terai, S., Matsumura, Y., Kobayashi, N., Okita, K. 1996. Cell Death Induced by Baicalein in Human Hepatocellular Carcinoma Cell Lines. Jap J Cancer Res, 87: 170-177.</t>
@@ -503,119 +503,119 @@
   <si>
     <t>EMODIN</t>
   </si>
   <si>
     <t>IC50=7 uM/ml</t>
   </si>
   <si>
     <t>EPIMANOALIDE-25-ACETAL</t>
   </si>
   <si>
     <t>IC50=25 uM</t>
   </si>
   <si>
     <t>Kobayashi,M., Okamoto,T., Hayashi,K., Yokayama,N., Sasaki,T., Kitagawa,I. 1994. Marine Natural Products. XXXII. Absolute Configurations of C-4 of the Manoalide Family, Biologically Active Sesterterpenes From the Marine Sponge. Chem Pharm Bull, 42: 265-270</t>
   </si>
   <si>
     <t>EPIPODOPHYLLOTOXIN</t>
   </si>
   <si>
     <t>Thurston, L. S., Irie, H., Tani, S., Han, F. S., Liu, Z. C., Cheng, Y. C., Lee, K. H. 1986. Antitumor Agents. 78. Inhibition of Human DNA Topoisomerase II by Podophyllotoxin and Alpha-peltatin Analogues. J Med Chem, 29: 1547-1550.</t>
   </si>
   <si>
     <t>ETOPOSIDE</t>
   </si>
   <si>
+    <t>2-50 uM</t>
+  </si>
+  <si>
+    <t>ID50=50 uM</t>
+  </si>
+  <si>
     <t>IC50=59.2 uM</t>
   </si>
   <si>
     <t>Huff, A. C., Kreuzer, K. N. 1990. Evidence for a Common Mechanism of Action for Antitumor and Antibacterial Agents That Inhibit Type II DNA Topoisomerases. J Biol Chem, 265: 20496-20505.</t>
   </si>
   <si>
-    <t>2-50 uM</t>
-[...4 lines deleted...]
-  <si>
     <t>EUGENIIN</t>
   </si>
   <si>
     <t>FAGARONINE</t>
   </si>
   <si>
     <t>25-50 uM</t>
   </si>
   <si>
     <t>FISETIN</t>
   </si>
   <si>
     <t>IC50=8.2 ug/ml</t>
   </si>
   <si>
     <t>Constantinou, A., Mehta, R., Runyan, C., Rao, K., Vaughan, A., Moon, R. 1995. Flavonoids as DNA Topoisomerase Antagonists and Poisons: Structure-Activity Relationships. J Natural Products, 58: 217-225.</t>
   </si>
   <si>
     <t>FOSTRIECIN</t>
   </si>
   <si>
     <t>100 uM (strong activity)</t>
   </si>
   <si>
     <t>Boritzki, T. J., Wolfard, T. S., Besserer, J. A., Jackson, R. C., Fry, D. W. 1988. Inhibition of Type II Topoisomerase by Fostriecin. Biochem Pharmacol, 37: 4063-4068.</t>
   </si>
   <si>
     <t>FREDERICAMYCIN-A</t>
   </si>
   <si>
     <t>7.4 uM</t>
   </si>
   <si>
     <t>Latham, M. D., King, C. K., Gorycki, P., MacDonald, T. L., Ross, W. E. 1989. Inhibition of Topoisomerases by Fredericamycin A. Cancer Chemother Pharmacol, 24: 167-171.</t>
   </si>
   <si>
     <t>FUROSIN</t>
   </si>
   <si>
     <t>GENISTEIN</t>
   </si>
   <si>
+    <t>2-7.5 ug/ml</t>
+  </si>
+  <si>
+    <t>IC50=30 ug/ml</t>
+  </si>
+  <si>
+    <t>20 uM</t>
+  </si>
+  <si>
+    <t>Markovits, J., et al. 1989. Inhibitory Effects of the Tyrosine Kinase Inhibitor Genistein on Mammalian DNA Topoisomerase II. Cancer Research, 49: 5111-5117.</t>
+  </si>
+  <si>
     <t>IC50=1-150 uM</t>
   </si>
   <si>
-    <t>2-7.5 ug/ml</t>
-[...10 lines deleted...]
-  <si>
     <t>GERANIIN</t>
   </si>
   <si>
     <t>GILVOCARCIN-V</t>
   </si>
   <si>
     <t>GOSSYPOL</t>
   </si>
   <si>
     <t>3.4 uM</t>
   </si>
   <si>
     <t>HAMAMELITANNIN</t>
   </si>
   <si>
     <t>HERBIMYCIN-A</t>
   </si>
   <si>
     <t>ISOQUERCITRIN</t>
   </si>
   <si>
     <t>550 ug/ml</t>
   </si>
   <si>
     <t>Bernard, F. X., Sable, S., Cameron, B., Provost, J., Desnottes, J. F., Crouzet, J., Blanche, F. 1997. Glycosylated Flavones as Selective Inhibitors of Topoisomerase IV. Antimicrobial Agents &amp; Chemotherapy, 41: 992-998.</t>
@@ -788,54 +788,54 @@
   <si>
     <t>IC50=400 nM</t>
   </si>
   <si>
     <t>Carney, J. R., Scheuer, P. J. 1993. Popolohuanone E, a Topoisomerase-II Inhibitor With Selective Lung Tumor Cytotoxicity From the Pohnpei Sponge Dysidea sp. Tetrahedron Letters, 34: 3727-3730.</t>
   </si>
   <si>
     <t>PSORALEN</t>
   </si>
   <si>
     <t>PUNICACORTEIN-C</t>
   </si>
   <si>
     <t>PUNICAFOLIN</t>
   </si>
   <si>
     <t>PUNICALAGIN</t>
   </si>
   <si>
     <t>PUNICALIN</t>
   </si>
   <si>
     <t>QUERCETIN</t>
   </si>
   <si>
+    <t>IC50=23-40 uM</t>
+  </si>
+  <si>
     <t>IC50=1-6.9 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=23-40 uM</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-BETA-D-GALACTOSE-(1,6)-O-ALPHA-L-RHAMNOSE</t>
   </si>
   <si>
     <t>IC50=5 ug/ml</t>
   </si>
   <si>
     <t>RABDOSIN</t>
   </si>
   <si>
     <t>RESVERATROL</t>
   </si>
   <si>
     <t>IC50=49 uM</t>
   </si>
   <si>
     <t>RETINOIC-ACID</t>
   </si>
   <si>
     <t>0.03 uM</t>
   </si>
   <si>
     <t>RUBRAXANTHONE</t>
   </si>
@@ -1682,67 +1682,67 @@
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36" t="s">
         <v>69</v>
       </c>
-      <c r="C36" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38" t="s">
+        <v>71</v>
+      </c>
+      <c r="C38" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>73</v>
       </c>
       <c r="B39" t="s">
         <v>74</v>
       </c>
       <c r="C39" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>76</v>
       </c>
       <c r="B40" t="s">
         <v>77</v>
       </c>
       <c r="C40" t="s">
         <v>78</v>
       </c>
     </row>
@@ -1811,54 +1811,54 @@
       <c r="C46" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>93</v>
       </c>
       <c r="C47" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>95</v>
       </c>
       <c r="B48" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>97</v>
       </c>
       <c r="B49" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C49" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>98</v>
       </c>
       <c r="B50" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>100</v>
       </c>
       <c r="B51" t="s">
         <v>101</v>
       </c>
       <c r="C51" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>103</v>
       </c>
@@ -2076,65 +2076,65 @@
       <c r="C72" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
         <v>139</v>
       </c>
       <c r="B73" t="s">
         <v>140</v>
       </c>
       <c r="C73" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>142</v>
       </c>
       <c r="B75" t="s">
-        <v>143</v>
+        <v>39</v>
       </c>
       <c r="C75" t="s">
-        <v>144</v>
+        <v>40</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>142</v>
       </c>
       <c r="B76" t="s">
-        <v>39</v>
+        <v>143</v>
       </c>
       <c r="C76" t="s">
-        <v>40</v>
+        <v>144</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>145</v>
       </c>
       <c r="B77" t="s">
         <v>146</v>
       </c>
       <c r="C77" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>147</v>
       </c>
       <c r="B78" t="s">
         <v>11</v>
       </c>
       <c r="C78" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:3">
@@ -2196,78 +2196,78 @@
       <c r="B84" t="s">
         <v>158</v>
       </c>
       <c r="C84" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
         <v>160</v>
       </c>
       <c r="B85" t="s">
         <v>30</v>
       </c>
       <c r="C85" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>162</v>
       </c>
       <c r="B86" t="s">
         <v>163</v>
       </c>
-      <c r="C86" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
         <v>162</v>
       </c>
       <c r="B87" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="C87" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
         <v>162</v>
       </c>
       <c r="B88" t="s">
         <v>165</v>
       </c>
+      <c r="C88" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
         <v>162</v>
       </c>
       <c r="B89" t="s">
+        <v>39</v>
+      </c>
+      <c r="C89" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
         <v>167</v>
       </c>
       <c r="B90" t="s">
         <v>11</v>
       </c>
       <c r="C90" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
         <v>168</v>
       </c>
       <c r="B91" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
         <v>170</v>
@@ -2305,70 +2305,70 @@
       <c r="A95" t="s">
         <v>179</v>
       </c>
       <c r="B95" t="s">
         <v>11</v>
       </c>
       <c r="C95" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
         <v>180</v>
       </c>
       <c r="B96" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
         <v>180</v>
       </c>
       <c r="B97" t="s">
         <v>182</v>
       </c>
+      <c r="C97" t="s">
+        <v>172</v>
+      </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
         <v>180</v>
       </c>
       <c r="B98" t="s">
         <v>183</v>
       </c>
       <c r="C98" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
         <v>180</v>
       </c>
       <c r="B99" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="C99" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
         <v>186</v>
       </c>
       <c r="B100" t="s">
         <v>11</v>
       </c>
       <c r="C100" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
         <v>187</v>
       </c>
       <c r="B101" t="s">
         <v>112</v>
       </c>
       <c r="C101" t="s">
         <v>113</v>
       </c>
     </row>
@@ -2377,51 +2377,51 @@
         <v>188</v>
       </c>
       <c r="B102" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
         <v>190</v>
       </c>
       <c r="B103" t="s">
         <v>42</v>
       </c>
       <c r="C103" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
         <v>191</v>
       </c>
       <c r="B104" t="s">
         <v>39</v>
       </c>
       <c r="C104" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
         <v>192</v>
       </c>
       <c r="B105" t="s">
         <v>193</v>
       </c>
       <c r="C105" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
         <v>195</v>
       </c>
       <c r="B106" t="s">
         <v>196</v>
       </c>
       <c r="C106" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="107" spans="1:3">
@@ -2950,65 +2950,65 @@
         <v>274</v>
       </c>
       <c r="B156" t="s">
         <v>7</v>
       </c>
       <c r="C156" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" t="s">
         <v>275</v>
       </c>
       <c r="B157" t="s">
         <v>7</v>
       </c>
       <c r="C157" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" t="s">
         <v>276</v>
       </c>
       <c r="B158" t="s">
-        <v>7</v>
+        <v>277</v>
       </c>
       <c r="C158" t="s">
-        <v>8</v>
+        <v>278</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
         <v>276</v>
       </c>
       <c r="B159" t="s">
-        <v>277</v>
+        <v>7</v>
       </c>
       <c r="C159" t="s">
-        <v>278</v>
+        <v>8</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
         <v>279</v>
       </c>
       <c r="B160" t="s">
         <v>280</v>
       </c>
       <c r="C160" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
         <v>281</v>
       </c>
       <c r="B161" t="s">
         <v>280</v>
       </c>
       <c r="C161" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="162" spans="1:3">
@@ -3041,51 +3041,51 @@
         <v>56</v>
       </c>
       <c r="C164" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
         <v>285</v>
       </c>
       <c r="B165" t="s">
         <v>286</v>
       </c>
       <c r="C165" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
         <v>287</v>
       </c>
       <c r="B166" t="s">
         <v>288</v>
       </c>
       <c r="C166" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
         <v>287</v>
       </c>
       <c r="B167" t="s">
         <v>289</v>
       </c>
       <c r="C167" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
         <v>291</v>
       </c>
       <c r="B168" t="s">
         <v>11</v>
       </c>
       <c r="C168" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="169" spans="1:3">