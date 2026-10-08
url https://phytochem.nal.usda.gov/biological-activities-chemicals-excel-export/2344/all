--- v1 (2026-09-27)
+++ v2 (2026-10-08)
@@ -221,62 +221,62 @@
   <si>
     <t>Muller, S. O., Eckert, I., Lutz, W. K., Stopper, H. 1996. Genotoxicity of the Laxative Drug Components Emodin, Aloe-emodin and Danthron in Mammalian Cells: Topoisomerase II Mediated? Mutat Res, 371: 165-173.</t>
   </si>
   <si>
     <t>IC50=741 uM/ml</t>
   </si>
   <si>
     <t>Mueller, S. O., Stopper, H. 1999. Characterization of the Genotoxicity of Anthraquinones in Mammalian Cells. Biochimica &amp; Biophysica Acta, 1428: 406-414.</t>
   </si>
   <si>
     <t>ALPHA-BOSWELLIC-ACID-ACETATE</t>
   </si>
   <si>
     <t>IC&gt;25=5 uM</t>
   </si>
   <si>
     <t>ALPHA-PELTATIN</t>
   </si>
   <si>
     <t>Thurston, L. S., Lee, K. H., Han, F. S., Liu, Z. C., Cheng, Y. C. Inhibition of Human DNA Topoisomerase II by Podophyllatoxin Analogues. Abstract Internat Res Cong Nat Prod Coll Pharm University N Carolina, Chapel Hill NC, July 1985.</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
+    <t>50 ug/ml</t>
+  </si>
+  <si>
+    <t>Azuma, Y., Onishi, Y., Sato, Y., Kizaki, H. 1995. Effects of Protein Tyrosine Kinase Inhibitors With Different Modes of Action on Topoisomerase Activity and Death of IL-2-Dependent CTLL-2-Cells. J Biochemistry, 118: 312-318.</t>
+  </si>
+  <si>
     <t>IC28=18 uM</t>
   </si>
   <si>
     <t>IC45=180 uM</t>
   </si>
   <si>
-    <t>50 ug/ml</t>
-[...4 lines deleted...]
-  <si>
     <t>APIODIONEN</t>
   </si>
   <si>
     <t>250 ug/ml</t>
   </si>
   <si>
     <t>Takahashi, H., Shiraishi, A., Iizuka, Y., Furuya, K., Kagasaki, T. 1992. Manufacture of Anticancer and Anti-Inflammatory Apiodionen With Apiosordaria. Patent, Japan Kokai Tokkyo Koho-04 49,289. 8pp.</t>
   </si>
   <si>
     <t>ASCIDIDEMIN</t>
   </si>
   <si>
     <t>30 uM</t>
   </si>
   <si>
     <t>Schmitz, F. J., et al. 1991. Cytotoxic Aromatic Alkaloids From  the Ascidian Amphicarpa meridiana and Leptoclinides sp.: Meridine and 11-hydroxyascididemin. J Org Chem, 56: 804-808.</t>
   </si>
   <si>
     <t>BAICALEIN</t>
   </si>
   <si>
     <t>200 ug/ml</t>
   </si>
   <si>
     <t>Matsuzaki, Y., Kurokawa, N., Terai, S., Matsumura, Y., Kobayashi, N., Okita, K. 1996. Cell Death Induced by Baicalein in Human Hepatocellular Carcinoma Cell Lines. Jap J Cancer Res, 87: 170-177.</t>
@@ -503,119 +503,119 @@
   <si>
     <t>EMODIN</t>
   </si>
   <si>
     <t>IC50=7 uM/ml</t>
   </si>
   <si>
     <t>EPIMANOALIDE-25-ACETAL</t>
   </si>
   <si>
     <t>IC50=25 uM</t>
   </si>
   <si>
     <t>Kobayashi,M., Okamoto,T., Hayashi,K., Yokayama,N., Sasaki,T., Kitagawa,I. 1994. Marine Natural Products. XXXII. Absolute Configurations of C-4 of the Manoalide Family, Biologically Active Sesterterpenes From the Marine Sponge. Chem Pharm Bull, 42: 265-270</t>
   </si>
   <si>
     <t>EPIPODOPHYLLOTOXIN</t>
   </si>
   <si>
     <t>Thurston, L. S., Irie, H., Tani, S., Han, F. S., Liu, Z. C., Cheng, Y. C., Lee, K. H. 1986. Antitumor Agents. 78. Inhibition of Human DNA Topoisomerase II by Podophyllotoxin and Alpha-peltatin Analogues. J Med Chem, 29: 1547-1550.</t>
   </si>
   <si>
     <t>ETOPOSIDE</t>
   </si>
   <si>
+    <t>ID50=50 uM</t>
+  </si>
+  <si>
+    <t>IC50=59.2 uM</t>
+  </si>
+  <si>
+    <t>Huff, A. C., Kreuzer, K. N. 1990. Evidence for a Common Mechanism of Action for Antitumor and Antibacterial Agents That Inhibit Type II DNA Topoisomerases. J Biol Chem, 265: 20496-20505.</t>
+  </si>
+  <si>
     <t>2-50 uM</t>
   </si>
   <si>
-    <t>ID50=50 uM</t>
-[...7 lines deleted...]
-  <si>
     <t>EUGENIIN</t>
   </si>
   <si>
     <t>FAGARONINE</t>
   </si>
   <si>
     <t>25-50 uM</t>
   </si>
   <si>
     <t>FISETIN</t>
   </si>
   <si>
     <t>IC50=8.2 ug/ml</t>
   </si>
   <si>
     <t>Constantinou, A., Mehta, R., Runyan, C., Rao, K., Vaughan, A., Moon, R. 1995. Flavonoids as DNA Topoisomerase Antagonists and Poisons: Structure-Activity Relationships. J Natural Products, 58: 217-225.</t>
   </si>
   <si>
     <t>FOSTRIECIN</t>
   </si>
   <si>
     <t>100 uM (strong activity)</t>
   </si>
   <si>
     <t>Boritzki, T. J., Wolfard, T. S., Besserer, J. A., Jackson, R. C., Fry, D. W. 1988. Inhibition of Type II Topoisomerase by Fostriecin. Biochem Pharmacol, 37: 4063-4068.</t>
   </si>
   <si>
     <t>FREDERICAMYCIN-A</t>
   </si>
   <si>
     <t>7.4 uM</t>
   </si>
   <si>
     <t>Latham, M. D., King, C. K., Gorycki, P., MacDonald, T. L., Ross, W. E. 1989. Inhibition of Topoisomerases by Fredericamycin A. Cancer Chemother Pharmacol, 24: 167-171.</t>
   </si>
   <si>
     <t>FUROSIN</t>
   </si>
   <si>
     <t>GENISTEIN</t>
   </si>
   <si>
+    <t>IC50=1-150 uM</t>
+  </si>
+  <si>
     <t>2-7.5 ug/ml</t>
   </si>
   <si>
     <t>IC50=30 ug/ml</t>
   </si>
   <si>
     <t>20 uM</t>
   </si>
   <si>
     <t>Markovits, J., et al. 1989. Inhibitory Effects of the Tyrosine Kinase Inhibitor Genistein on Mammalian DNA Topoisomerase II. Cancer Research, 49: 5111-5117.</t>
   </si>
   <si>
-    <t>IC50=1-150 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>GERANIIN</t>
   </si>
   <si>
     <t>GILVOCARCIN-V</t>
   </si>
   <si>
     <t>GOSSYPOL</t>
   </si>
   <si>
     <t>3.4 uM</t>
   </si>
   <si>
     <t>HAMAMELITANNIN</t>
   </si>
   <si>
     <t>HERBIMYCIN-A</t>
   </si>
   <si>
     <t>ISOQUERCITRIN</t>
   </si>
   <si>
     <t>550 ug/ml</t>
   </si>
   <si>
     <t>Bernard, F. X., Sable, S., Cameron, B., Provost, J., Desnottes, J. F., Crouzet, J., Blanche, F. 1997. Glycosylated Flavones as Selective Inhibitors of Topoisomerase IV. Antimicrobial Agents &amp; Chemotherapy, 41: 992-998.</t>
@@ -788,54 +788,54 @@
   <si>
     <t>IC50=400 nM</t>
   </si>
   <si>
     <t>Carney, J. R., Scheuer, P. J. 1993. Popolohuanone E, a Topoisomerase-II Inhibitor With Selective Lung Tumor Cytotoxicity From the Pohnpei Sponge Dysidea sp. Tetrahedron Letters, 34: 3727-3730.</t>
   </si>
   <si>
     <t>PSORALEN</t>
   </si>
   <si>
     <t>PUNICACORTEIN-C</t>
   </si>
   <si>
     <t>PUNICAFOLIN</t>
   </si>
   <si>
     <t>PUNICALAGIN</t>
   </si>
   <si>
     <t>PUNICALIN</t>
   </si>
   <si>
     <t>QUERCETIN</t>
   </si>
   <si>
+    <t>IC50=1-6.9 ug/ml</t>
+  </si>
+  <si>
     <t>IC50=23-40 uM</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=1-6.9 ug/ml</t>
   </si>
   <si>
     <t>QUERCETIN-3-O-BETA-D-GALACTOSE-(1,6)-O-ALPHA-L-RHAMNOSE</t>
   </si>
   <si>
     <t>IC50=5 ug/ml</t>
   </si>
   <si>
     <t>RABDOSIN</t>
   </si>
   <si>
     <t>RESVERATROL</t>
   </si>
   <si>
     <t>IC50=49 uM</t>
   </si>
   <si>
     <t>RETINOIC-ACID</t>
   </si>
   <si>
     <t>0.03 uM</t>
   </si>
   <si>
     <t>RUBRAXANTHONE</t>
   </si>
@@ -1682,67 +1682,67 @@
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36" t="s">
         <v>69</v>
       </c>
+      <c r="C36" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="C38" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>73</v>
       </c>
       <c r="B39" t="s">
         <v>74</v>
       </c>
       <c r="C39" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>76</v>
       </c>
       <c r="B40" t="s">
         <v>77</v>
       </c>
       <c r="C40" t="s">
         <v>78</v>
       </c>
     </row>
@@ -1811,54 +1811,54 @@
       <c r="C46" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>93</v>
       </c>
       <c r="C47" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>95</v>
       </c>
       <c r="B48" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>97</v>
       </c>
       <c r="B49" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C49" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>98</v>
       </c>
       <c r="B50" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>100</v>
       </c>
       <c r="B51" t="s">
         <v>101</v>
       </c>
       <c r="C51" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>103</v>
       </c>
@@ -2076,65 +2076,65 @@
       <c r="C72" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
         <v>139</v>
       </c>
       <c r="B73" t="s">
         <v>140</v>
       </c>
       <c r="C73" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>142</v>
       </c>
       <c r="B75" t="s">
-        <v>39</v>
+        <v>143</v>
       </c>
       <c r="C75" t="s">
-        <v>40</v>
+        <v>144</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>142</v>
       </c>
       <c r="B76" t="s">
-        <v>143</v>
+        <v>39</v>
       </c>
       <c r="C76" t="s">
-        <v>144</v>
+        <v>40</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>145</v>
       </c>
       <c r="B77" t="s">
         <v>146</v>
       </c>
       <c r="C77" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>147</v>
       </c>
       <c r="B78" t="s">
         <v>11</v>
       </c>
       <c r="C78" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:3">
@@ -2204,70 +2204,70 @@
       <c r="A85" t="s">
         <v>160</v>
       </c>
       <c r="B85" t="s">
         <v>30</v>
       </c>
       <c r="C85" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>162</v>
       </c>
       <c r="B86" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
         <v>162</v>
       </c>
       <c r="B87" t="s">
         <v>164</v>
       </c>
+      <c r="C87" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
         <v>162</v>
       </c>
       <c r="B88" t="s">
+        <v>39</v>
+      </c>
+      <c r="C88" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
         <v>162</v>
       </c>
       <c r="B89" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="C89" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
         <v>167</v>
       </c>
       <c r="B90" t="s">
         <v>11</v>
       </c>
       <c r="C90" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
         <v>168</v>
       </c>
       <c r="B91" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
         <v>170</v>
@@ -2305,70 +2305,70 @@
       <c r="A95" t="s">
         <v>179</v>
       </c>
       <c r="B95" t="s">
         <v>11</v>
       </c>
       <c r="C95" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
         <v>180</v>
       </c>
       <c r="B96" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
         <v>180</v>
       </c>
       <c r="B97" t="s">
         <v>182</v>
       </c>
-      <c r="C97" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
         <v>180</v>
       </c>
       <c r="B98" t="s">
         <v>183</v>
       </c>
       <c r="C98" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
         <v>180</v>
       </c>
       <c r="B99" t="s">
+        <v>184</v>
+      </c>
+      <c r="C99" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
         <v>186</v>
       </c>
       <c r="B100" t="s">
         <v>11</v>
       </c>
       <c r="C100" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
         <v>187</v>
       </c>
       <c r="B101" t="s">
         <v>112</v>
       </c>
       <c r="C101" t="s">
         <v>113</v>
       </c>
     </row>
@@ -2377,51 +2377,51 @@
         <v>188</v>
       </c>
       <c r="B102" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
         <v>190</v>
       </c>
       <c r="B103" t="s">
         <v>42</v>
       </c>
       <c r="C103" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
         <v>191</v>
       </c>
       <c r="B104" t="s">
         <v>39</v>
       </c>
       <c r="C104" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
         <v>192</v>
       </c>
       <c r="B105" t="s">
         <v>193</v>
       </c>
       <c r="C105" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
         <v>195</v>
       </c>
       <c r="B106" t="s">
         <v>196</v>
       </c>
       <c r="C106" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="107" spans="1:3">
@@ -2536,65 +2536,65 @@
         <v>214</v>
       </c>
       <c r="B117" t="s">
         <v>215</v>
       </c>
       <c r="C117" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
         <v>214</v>
       </c>
       <c r="B118" t="s">
         <v>211</v>
       </c>
       <c r="C118" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
         <v>216</v>
       </c>
       <c r="B119" t="s">
-        <v>158</v>
+        <v>207</v>
       </c>
       <c r="C119" t="s">
-        <v>206</v>
+        <v>135</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
         <v>216</v>
       </c>
       <c r="B120" t="s">
-        <v>207</v>
+        <v>158</v>
       </c>
       <c r="C120" t="s">
-        <v>135</v>
+        <v>206</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
         <v>217</v>
       </c>
       <c r="B121" t="s">
         <v>218</v>
       </c>
       <c r="C121" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
         <v>220</v>
       </c>
       <c r="B122" t="s">
         <v>134</v>
       </c>
       <c r="C122" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="123" spans="1:3">
@@ -3041,51 +3041,51 @@
         <v>56</v>
       </c>
       <c r="C164" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
         <v>285</v>
       </c>
       <c r="B165" t="s">
         <v>286</v>
       </c>
       <c r="C165" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
         <v>287</v>
       </c>
       <c r="B166" t="s">
         <v>288</v>
       </c>
       <c r="C166" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
         <v>287</v>
       </c>
       <c r="B167" t="s">
         <v>289</v>
       </c>
       <c r="C167" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
         <v>291</v>
       </c>
       <c r="B168" t="s">
         <v>11</v>
       </c>
       <c r="C168" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="169" spans="1:3">