--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -470,54 +470,54 @@
   <si>
     <t>ED50=34.4 ug/ml (weak activity)</t>
   </si>
   <si>
     <t>NOVOBIOCIN</t>
   </si>
   <si>
     <t>150 uM</t>
   </si>
   <si>
     <t>Constantinou, A., Henning-Chubb, C., Huberman, E. 1989. Novobiocin- and Phorbol-12 myristate-13-acetate-Induced Differentiation of Human Leukemia Cells Associated with a Reduction in Topoisomerase II Activity. Cancer Research, 49: 1110-1117.</t>
   </si>
   <si>
     <t>PEDUNCULAGIN</t>
   </si>
   <si>
     <t>0.03 ug/ml</t>
   </si>
   <si>
     <t>Ooishi, K., Kato, J., Hayamizu, K. 1994. Topoisomerase Inhibitors Containing Tannins, Especially Pedunculagin, for Treatment of Cancer. Patent, Japan Kokai Tokkyo Koho-06 72,885. 7pp.</t>
   </si>
   <si>
     <t>QUERCETIN</t>
   </si>
   <si>
+    <t>IC50=42 uM</t>
+  </si>
+  <si>
     <t>IC50=12.8 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=42 uM</t>
   </si>
   <si>
     <t>RABDOSIN</t>
   </si>
   <si>
     <t>RUBRAXANTHONE</t>
   </si>
   <si>
     <t>IC50=60 ug/ml</t>
   </si>
   <si>
     <t>Iinuma, T., Nozaki, H. 1998. Antitumor Agents Containing Xanthones as Topoisomerase Inhibitors. Patent, Japan Kokai Tokkyo Koho-10 203,977. 10pp.</t>
   </si>
   <si>
     <t>SANGUIIN-H-6</t>
   </si>
   <si>
     <t>IC50=0.02-5 uM</t>
   </si>
   <si>
     <t>Bastow, K.F., Bori, I.D., Fukushima, Y., Kashiwada, Y., Tanaka, T., Nonaka, G., Nishioka, I., Lee, K.H. 1993. Inhibition of DNA Topoisomerases by Sanguiin H-6, a Cytotoxic Dimeric Ellagitannin From Sanguisorba officinalis. Planta Medica, 59: 240-245.</t>
   </si>
   <si>
     <t>SANSALVAMIDE-A</t>
   </si>