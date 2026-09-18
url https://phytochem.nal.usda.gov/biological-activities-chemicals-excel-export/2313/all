--- v0 (2026-01-06)
+++ v1 (2026-09-18)
@@ -543,59 +543,59 @@
       <c r="B6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="C8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="C11" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="C13" t="s">
         <v>6</v>
       </c>