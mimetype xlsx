--- v0 (2026-09-17)
+++ v1 (2026-09-19)
@@ -38,54 +38,54 @@
   <si>
     <t>Chemical Name</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>AESCULETIN</t>
   </si>
   <si>
     <t>IC98=20 mg/l</t>
   </si>
   <si>
     <t>Lazarova*, G., Kostova, I., Neychev, H. 1992. Photodynamic damage prevention by some hydroxycoumarins. Fitoterapia 64(2): 134-136, 1993.</t>
   </si>
   <si>
     <t>IC100=50 mg/l</t>
   </si>
   <si>
     <t>AESCULIN</t>
   </si>
   <si>
+    <t>IC39=20 mg/l</t>
+  </si>
+  <si>
     <t>IC26=50 mg/l</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC39=20 mg/l</t>
   </si>
   <si>
     <t>ALLANTOIN</t>
   </si>
   <si>
     <t>0.10%</t>
   </si>
   <si>
     <t>Jim Duke's personal files.</t>
   </si>
   <si>
     <t>ALOESIN</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
     <t>CAFFEIC-ACID</t>
   </si>
   <si>
     <t>IC50=2.5 mg/l</t>
   </si>
   <si>
     <t>IC91=5 mg/l</t>
   </si>
@@ -598,69 +598,69 @@
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>7</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>7</v>
       </c>
+      <c r="B5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>14</v>
       </c>
     </row>
@@ -723,85 +723,85 @@
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17" t="s">
         <v>27</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C18" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C19" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21" t="s">
         <v>8</v>
       </c>
+      <c r="C21" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="C22" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23" t="s">
         <v>33</v>
       </c>
       <c r="C23" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24" t="s">
@@ -883,73 +883,73 @@
         <v>43</v>
       </c>
       <c r="B33" t="s">
         <v>46</v>
       </c>
       <c r="C33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34" t="s">
         <v>47</v>
       </c>
       <c r="C34" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C35" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C36" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="C41" t="s">