--- v1 (2026-09-19)
+++ v2 (2026-09-20)
@@ -26,59 +26,59 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Chemicals Excel Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Chemical Name</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>AESCULETIN</t>
   </si>
   <si>
+    <t>IC100=50 mg/l</t>
+  </si>
+  <si>
+    <t>Lazarova*, G., Kostova, I., Neychev, H. 1992. Photodynamic damage prevention by some hydroxycoumarins. Fitoterapia 64(2): 134-136, 1993.</t>
+  </si>
+  <si>
     <t>IC98=20 mg/l</t>
   </si>
   <si>
-    <t>Lazarova*, G., Kostova, I., Neychev, H. 1992. Photodynamic damage prevention by some hydroxycoumarins. Fitoterapia 64(2): 134-136, 1993.</t>
-[...4 lines deleted...]
-  <si>
     <t>AESCULIN</t>
   </si>
   <si>
     <t>IC39=20 mg/l</t>
   </si>
   <si>
     <t>IC26=50 mg/l</t>
   </si>
   <si>
     <t>ALLANTOIN</t>
   </si>
   <si>
     <t>0.10%</t>
   </si>
   <si>
     <t>Jim Duke's personal files.</t>
   </si>
   <si>
     <t>ALOESIN</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
     <t>CAFFEIC-ACID</t>
@@ -146,60 +146,60 @@
   <si>
     <t>IC23=20 mg/l</t>
   </si>
   <si>
     <t>IC73=50 mg/l</t>
   </si>
   <si>
     <t>GLABRIDIN</t>
   </si>
   <si>
     <t>LAWSONE</t>
   </si>
   <si>
     <t>0.25%</t>
   </si>
   <si>
     <t>OPC</t>
   </si>
   <si>
     <t>OPCS</t>
   </si>
   <si>
     <t>P-AMINOBENZOIC-ACID</t>
   </si>
   <si>
+    <t>IC95=5 mg/l</t>
+  </si>
+  <si>
     <t>5-15%</t>
   </si>
   <si>
     <t>IC47=2.5 mg/l</t>
   </si>
   <si>
     <t>IC93=25 mg/l</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC95=5 mg/l</t>
   </si>
   <si>
     <t>PABA</t>
   </si>
   <si>
     <t>PARA-AMINOBENZOIC-ACID (PABA)</t>
   </si>
   <si>
     <t>PROCYANIDIN-A-2</t>
   </si>
   <si>
     <t>PROCYANIDINS</t>
   </si>
   <si>
     <t>PROPYL-GALLATE</t>
   </si>
   <si>
     <t>RUTIN</t>
   </si>
   <si>
     <t>SILYMARIN</t>
   </si>
   <si>
     <t>SQUALENE</t>
   </si>
@@ -745,62 +745,62 @@
         <v>28</v>
       </c>
       <c r="B18" t="s">
         <v>6</v>
       </c>
       <c r="C18" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19" t="s">
         <v>4</v>
       </c>
       <c r="C19" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20" t="s">
-        <v>9</v>
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="C22" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23" t="s">
         <v>33</v>
       </c>
       <c r="C23" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>32</v>
       </c>
@@ -842,114 +842,114 @@
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31" t="s">
         <v>44</v>
       </c>
       <c r="C31" t="s">
-        <v>24</v>
+        <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32" t="s">
         <v>45</v>
       </c>
       <c r="C32" t="s">
-        <v>5</v>
+        <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33" t="s">
         <v>46</v>
       </c>
       <c r="C33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34" t="s">
         <v>47</v>
       </c>
       <c r="C34" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C35" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C36" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="C41" t="s">