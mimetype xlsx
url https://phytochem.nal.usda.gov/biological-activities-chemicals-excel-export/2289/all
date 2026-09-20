--- v2 (2026-09-20)
+++ v3 (2026-09-20)
@@ -26,59 +26,59 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Chemicals Excel Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Chemical Name</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>AESCULETIN</t>
   </si>
   <si>
+    <t>IC98=20 mg/l</t>
+  </si>
+  <si>
+    <t>Lazarova*, G., Kostova, I., Neychev, H. 1992. Photodynamic damage prevention by some hydroxycoumarins. Fitoterapia 64(2): 134-136, 1993.</t>
+  </si>
+  <si>
     <t>IC100=50 mg/l</t>
   </si>
   <si>
-    <t>Lazarova*, G., Kostova, I., Neychev, H. 1992. Photodynamic damage prevention by some hydroxycoumarins. Fitoterapia 64(2): 134-136, 1993.</t>
-[...4 lines deleted...]
-  <si>
     <t>AESCULIN</t>
   </si>
   <si>
     <t>IC39=20 mg/l</t>
   </si>
   <si>
     <t>IC26=50 mg/l</t>
   </si>
   <si>
     <t>ALLANTOIN</t>
   </si>
   <si>
     <t>0.10%</t>
   </si>
   <si>
     <t>Jim Duke's personal files.</t>
   </si>
   <si>
     <t>ALOESIN</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
     <t>CAFFEIC-ACID</t>
@@ -146,60 +146,60 @@
   <si>
     <t>IC23=20 mg/l</t>
   </si>
   <si>
     <t>IC73=50 mg/l</t>
   </si>
   <si>
     <t>GLABRIDIN</t>
   </si>
   <si>
     <t>LAWSONE</t>
   </si>
   <si>
     <t>0.25%</t>
   </si>
   <si>
     <t>OPC</t>
   </si>
   <si>
     <t>OPCS</t>
   </si>
   <si>
     <t>P-AMINOBENZOIC-ACID</t>
   </si>
   <si>
+    <t>5-15%</t>
+  </si>
+  <si>
+    <t>IC47=2.5 mg/l</t>
+  </si>
+  <si>
+    <t>IC93=25 mg/l</t>
+  </si>
+  <si>
     <t>IC95=5 mg/l</t>
-  </si>
-[...7 lines deleted...]
-    <t>IC93=25 mg/l</t>
   </si>
   <si>
     <t>PABA</t>
   </si>
   <si>
     <t>PARA-AMINOBENZOIC-ACID (PABA)</t>
   </si>
   <si>
     <t>PROCYANIDIN-A-2</t>
   </si>
   <si>
     <t>PROCYANIDINS</t>
   </si>
   <si>
     <t>PROPYL-GALLATE</t>
   </si>
   <si>
     <t>RUTIN</t>
   </si>
   <si>
     <t>SILYMARIN</t>
   </si>
   <si>
     <t>SQUALENE</t>
   </si>
@@ -723,62 +723,62 @@
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17" t="s">
         <v>27</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C18" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C19" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:3">
@@ -842,114 +842,114 @@
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31" t="s">
         <v>44</v>
       </c>
       <c r="C31" t="s">
-        <v>5</v>
+        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32" t="s">
         <v>45</v>
       </c>
       <c r="C32" t="s">
-        <v>24</v>
+        <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33" t="s">
         <v>46</v>
       </c>
       <c r="C33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34" t="s">
         <v>47</v>
       </c>
       <c r="C34" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C35" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C36" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="C41" t="s">