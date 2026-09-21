--- v3 (2026-09-20)
+++ v4 (2026-09-21)
@@ -146,60 +146,60 @@
   <si>
     <t>IC23=20 mg/l</t>
   </si>
   <si>
     <t>IC73=50 mg/l</t>
   </si>
   <si>
     <t>GLABRIDIN</t>
   </si>
   <si>
     <t>LAWSONE</t>
   </si>
   <si>
     <t>0.25%</t>
   </si>
   <si>
     <t>OPC</t>
   </si>
   <si>
     <t>OPCS</t>
   </si>
   <si>
     <t>P-AMINOBENZOIC-ACID</t>
   </si>
   <si>
+    <t>IC47=2.5 mg/l</t>
+  </si>
+  <si>
+    <t>IC93=25 mg/l</t>
+  </si>
+  <si>
+    <t>IC95=5 mg/l</t>
+  </si>
+  <si>
     <t>5-15%</t>
-  </si>
-[...7 lines deleted...]
-    <t>IC95=5 mg/l</t>
   </si>
   <si>
     <t>PABA</t>
   </si>
   <si>
     <t>PARA-AMINOBENZOIC-ACID (PABA)</t>
   </si>
   <si>
     <t>PROCYANIDIN-A-2</t>
   </si>
   <si>
     <t>PROCYANIDINS</t>
   </si>
   <si>
     <t>PROPYL-GALLATE</t>
   </si>
   <si>
     <t>RUTIN</t>
   </si>
   <si>
     <t>SILYMARIN</t>
   </si>
   <si>
     <t>SQUALENE</t>
   </si>
@@ -842,114 +842,114 @@
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31" t="s">
         <v>44</v>
       </c>
       <c r="C31" t="s">
-        <v>24</v>
+        <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32" t="s">
         <v>45</v>
       </c>
       <c r="C32" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33" t="s">
         <v>46</v>
       </c>
       <c r="C33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34" t="s">
         <v>47</v>
       </c>
       <c r="C34" t="s">
-        <v>5</v>
+        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C35" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C36" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="C41" t="s">