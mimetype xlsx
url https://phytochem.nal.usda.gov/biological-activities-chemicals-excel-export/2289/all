--- v4 (2026-09-21)
+++ v5 (2026-09-22)
@@ -62,57 +62,57 @@
   <si>
     <t>IC39=20 mg/l</t>
   </si>
   <si>
     <t>IC26=50 mg/l</t>
   </si>
   <si>
     <t>ALLANTOIN</t>
   </si>
   <si>
     <t>0.10%</t>
   </si>
   <si>
     <t>Jim Duke's personal files.</t>
   </si>
   <si>
     <t>ALOESIN</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
     <t>CAFFEIC-ACID</t>
   </si>
   <si>
+    <t>IC98=25 mg/l</t>
+  </si>
+  <si>
     <t>IC50=2.5 mg/l</t>
   </si>
   <si>
     <t>IC91=5 mg/l</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC98=25 mg/l</t>
   </si>
   <si>
     <t>CHLOROGENIC-ACID</t>
   </si>
   <si>
     <t>CYCLOHEXYL-ANTHRANILATE</t>
   </si>
   <si>
     <t>Aloe Research Council - Duke writeup of non-peer reviewd book by Coats and draft by Henry</t>
   </si>
   <si>
     <t>DIGALLOYL-TRIOLEATE</t>
   </si>
   <si>
     <t>2-5%</t>
   </si>
   <si>
     <t>Martindale's 28th</t>
   </si>
   <si>
     <t>DIHYDROXYACETONE</t>
   </si>
   <si>
     <t>ELLAGIC-ACID</t>
   </si>