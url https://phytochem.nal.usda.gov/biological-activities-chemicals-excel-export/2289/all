--- v5 (2026-09-22)
+++ v6 (2026-10-02)
@@ -62,59 +62,59 @@
   <si>
     <t>IC39=20 mg/l</t>
   </si>
   <si>
     <t>IC26=50 mg/l</t>
   </si>
   <si>
     <t>ALLANTOIN</t>
   </si>
   <si>
     <t>0.10%</t>
   </si>
   <si>
     <t>Jim Duke's personal files.</t>
   </si>
   <si>
     <t>ALOESIN</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
     <t>CAFFEIC-ACID</t>
   </si>
   <si>
+    <t>IC50=2.5 mg/l</t>
+  </si>
+  <si>
+    <t>IC91=5 mg/l</t>
+  </si>
+  <si>
     <t>IC98=25 mg/l</t>
   </si>
   <si>
-    <t>IC50=2.5 mg/l</t>
-[...4 lines deleted...]
-  <si>
     <t>CHLOROGENIC-ACID</t>
   </si>
   <si>
     <t>CYCLOHEXYL-ANTHRANILATE</t>
   </si>
   <si>
     <t>Aloe Research Council - Duke writeup of non-peer reviewd book by Coats and draft by Henry</t>
   </si>
   <si>
     <t>DIGALLOYL-TRIOLEATE</t>
   </si>
   <si>
     <t>2-5%</t>
   </si>
   <si>
     <t>Martindale's 28th</t>
   </si>
   <si>
     <t>DIHYDROXYACETONE</t>
   </si>
   <si>
     <t>ELLAGIC-ACID</t>
   </si>
   <si>
     <t>0.50%</t>
@@ -146,60 +146,60 @@
   <si>
     <t>IC23=20 mg/l</t>
   </si>
   <si>
     <t>IC73=50 mg/l</t>
   </si>
   <si>
     <t>GLABRIDIN</t>
   </si>
   <si>
     <t>LAWSONE</t>
   </si>
   <si>
     <t>0.25%</t>
   </si>
   <si>
     <t>OPC</t>
   </si>
   <si>
     <t>OPCS</t>
   </si>
   <si>
     <t>P-AMINOBENZOIC-ACID</t>
   </si>
   <si>
+    <t>5-15%</t>
+  </si>
+  <si>
     <t>IC47=2.5 mg/l</t>
   </si>
   <si>
     <t>IC93=25 mg/l</t>
   </si>
   <si>
     <t>IC95=5 mg/l</t>
-  </si>
-[...1 lines deleted...]
-    <t>5-15%</t>
   </si>
   <si>
     <t>PABA</t>
   </si>
   <si>
     <t>PARA-AMINOBENZOIC-ACID (PABA)</t>
   </si>
   <si>
     <t>PROCYANIDIN-A-2</t>
   </si>
   <si>
     <t>PROCYANIDINS</t>
   </si>
   <si>
     <t>PROPYL-GALLATE</t>
   </si>
   <si>
     <t>RUTIN</t>
   </si>
   <si>
     <t>SILYMARIN</t>
   </si>
   <si>
     <t>SQUALENE</t>
   </si>
@@ -723,62 +723,62 @@
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17" t="s">
         <v>27</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C18" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C19" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:3">
@@ -842,114 +842,114 @@
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31" t="s">
         <v>44</v>
       </c>
       <c r="C31" t="s">
-        <v>5</v>
+        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32" t="s">
         <v>45</v>
       </c>
       <c r="C32" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33" t="s">
         <v>46</v>
       </c>
       <c r="C33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34" t="s">
         <v>47</v>
       </c>
       <c r="C34" t="s">
-        <v>24</v>
+        <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C35" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C36" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="C41" t="s">