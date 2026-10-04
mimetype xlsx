--- v6 (2026-10-02)
+++ v7 (2026-10-04)
@@ -598,69 +598,69 @@
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>7</v>
       </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>7</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>14</v>
       </c>
     </row>
@@ -723,62 +723,62 @@
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17" t="s">
         <v>27</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C18" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C19" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:3">
@@ -883,73 +883,73 @@
         <v>43</v>
       </c>
       <c r="B33" t="s">
         <v>46</v>
       </c>
       <c r="C33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34" t="s">
         <v>47</v>
       </c>
       <c r="C34" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C35" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C36" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="C41" t="s">