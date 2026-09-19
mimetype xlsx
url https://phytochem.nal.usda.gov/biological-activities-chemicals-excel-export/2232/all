--- v0 (2026-09-18)
+++ v1 (2026-09-19)
@@ -1575,62 +1575,62 @@
       <c r="A49" t="s">
         <v>71</v>
       </c>
       <c r="C49" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>73</v>
       </c>
       <c r="C50" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>34</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>76</v>
       </c>
       <c r="B53" t="s">
-        <v>34</v>
+        <v>77</v>
+      </c>
+      <c r="C53" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54" t="s">
         <v>79</v>
       </c>
       <c r="C54" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="C55" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
         <v>81</v>
       </c>