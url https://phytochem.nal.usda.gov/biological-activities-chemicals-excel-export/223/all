--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1452,54 +1452,54 @@
   <si>
     <t>GENIPOSIDE</t>
   </si>
   <si>
     <t>GENKWANIN</t>
   </si>
   <si>
     <t>GENTIANINE</t>
   </si>
   <si>
     <t>GENTISEIN</t>
   </si>
   <si>
     <t>GENTISIC-ACID</t>
   </si>
   <si>
     <t>GERANIAL</t>
   </si>
   <si>
     <t>Onawunmi, G.O., Yisak, W-A., Ogunlana,* E.O. 1984. Antibacterial Constituents In The Essential Oil Of Cymbopogon citratus (DC.) Stapf. Journal of Ethnopharmacology, 12: 279-286, 1984.</t>
   </si>
   <si>
     <t>GERANIOL</t>
   </si>
   <si>
+    <t>MIC=400 ug/ml</t>
+  </si>
+  <si>
     <t>MIC=64 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>MIC=400 ug/ml</t>
   </si>
   <si>
     <t>GERANYLHYDROQUINONE</t>
   </si>
   <si>
     <t>GERRARDINE</t>
   </si>
   <si>
     <t>GINKGOLIC-ACID</t>
   </si>
   <si>
     <t>Chemical Constituents of Oriental Herbs (3 diff. books)</t>
   </si>
   <si>
     <t>GINKGOLIDE-A</t>
   </si>
   <si>
     <t>GINNOL</t>
   </si>
   <si>
     <t>GLABRIDIN</t>
   </si>
   <si>
     <t>GLABROL</t>
   </si>
@@ -4135,59 +4135,59 @@
       <c r="A161" t="s">
         <v>234</v>
       </c>
       <c r="C161" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
         <v>235</v>
       </c>
       <c r="C162" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
         <v>237</v>
       </c>
       <c r="B164" t="s">
-        <v>184</v>
+        <v>238</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
         <v>237</v>
       </c>
       <c r="B165" t="s">
-        <v>238</v>
+        <v>184</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
         <v>239</v>
       </c>
       <c r="C166" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
         <v>242</v>
       </c>
       <c r="C168" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
@@ -4199,70 +4199,70 @@
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
         <v>243</v>
       </c>
       <c r="B170" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
         <v>243</v>
       </c>
       <c r="B171" t="s">
         <v>246</v>
       </c>
       <c r="C171" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
         <v>248</v>
       </c>
       <c r="B172" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" t="s">
         <v>248</v>
       </c>
       <c r="B173" t="s">
-        <v>249</v>
+        <v>246</v>
+      </c>
+      <c r="C173" t="s">
+        <v>247</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" t="s">
         <v>248</v>
       </c>
       <c r="B174" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" t="s">
         <v>253</v>
       </c>
       <c r="B178" t="s">
         <v>254</v>
       </c>
       <c r="C178" t="s">
@@ -5506,68 +5506,68 @@
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" t="s">
         <v>475</v>
       </c>
       <c r="C353" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" t="s">
         <v>476</v>
       </c>
       <c r="C354" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" t="s">
         <v>478</v>
       </c>
       <c r="B355" t="s">
         <v>479</v>
       </c>
+      <c r="C355" t="s">
+        <v>168</v>
+      </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" t="s">
         <v>478</v>
       </c>
       <c r="B356" t="s">
-        <v>184</v>
+        <v>480</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
         <v>478</v>
       </c>
       <c r="B357" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>184</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" t="s">
         <v>481</v>
       </c>
       <c r="C358" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" t="s">
         <v>482</v>
       </c>
       <c r="C359" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" t="s">
         <v>483</v>
       </c>
       <c r="C360" t="s">
         <v>484</v>
       </c>
@@ -5933,62 +5933,62 @@
     </row>
     <row r="410" spans="1:3">
       <c r="A410" t="s">
         <v>542</v>
       </c>
       <c r="B410" t="s">
         <v>543</v>
       </c>
       <c r="C410" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" t="s">
         <v>544</v>
       </c>
       <c r="C411" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" t="s">
         <v>545</v>
       </c>
       <c r="B412" t="s">
-        <v>184</v>
+        <v>106</v>
+      </c>
+      <c r="C412" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" t="s">
         <v>545</v>
       </c>
       <c r="B413" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>184</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" t="s">
         <v>546</v>
       </c>
       <c r="C414" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" t="s">
         <v>549</v>
       </c>
     </row>
@@ -6196,61 +6196,61 @@
     <row r="448" spans="1:3">
       <c r="A448" t="s">
         <v>587</v>
       </c>
       <c r="C448" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" t="s">
         <v>589</v>
       </c>
       <c r="C450" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" t="s">
         <v>590</v>
       </c>
-      <c r="B451" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" t="s">
         <v>590</v>
       </c>
+      <c r="B452" t="s">
+        <v>591</v>
+      </c>
+      <c r="C452" t="s">
+        <v>592</v>
+      </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" t="s">
         <v>594</v>
       </c>
       <c r="B454" t="s">
         <v>348</v>
       </c>
       <c r="C454" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" t="s">
         <v>595</v>
       </c>
       <c r="C455" t="s">
         <v>186</v>
       </c>
     </row>
@@ -6380,62 +6380,62 @@
     </row>
     <row r="473" spans="1:3">
       <c r="A473" t="s">
         <v>620</v>
       </c>
       <c r="B473" t="s">
         <v>621</v>
       </c>
       <c r="C473" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" t="s">
         <v>622</v>
       </c>
       <c r="C474" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" t="s">
         <v>623</v>
       </c>
       <c r="B475" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>92</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" t="s">
         <v>623</v>
       </c>
       <c r="B476" t="s">
-        <v>92</v>
+        <v>572</v>
+      </c>
+      <c r="C476" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" t="s">
         <v>624</v>
       </c>
       <c r="C477" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" t="s">
         <v>625</v>
       </c>
       <c r="B478" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" t="s">
         <v>627</v>
       </c>
       <c r="B479" t="s">
         <v>628</v>
       </c>