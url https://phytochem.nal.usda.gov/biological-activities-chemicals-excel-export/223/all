--- v1 (2026-09-25)
+++ v2 (2026-09-26)
@@ -459,56 +459,56 @@
     <t>MIC=55-150 ug/ml</t>
   </si>
   <si>
     <t>LAWSON in Koch, H. P. and Lawson, L. D., eds. 1996. Garlic- The
 Science and therapeutic application of Allium sativum L. and related species. Williams &amp; Wilkins, Baltimore. 329 pp.</t>
   </si>
   <si>
     <t>ALANTOLACTONE</t>
   </si>
   <si>
     <t>MIC=32 ug/ml</t>
   </si>
   <si>
     <t>ALIZARIN</t>
   </si>
   <si>
     <t>ALIZARIN-2-METHYL-ETHER</t>
   </si>
   <si>
     <t>ALKYL-THIOSULFINATE</t>
   </si>
   <si>
     <t>ALLICIN</t>
   </si>
   <si>
+    <t>MIC=27 ug/ml</t>
+  </si>
+  <si>
     <t>500 ug/ml</t>
   </si>
   <si>
-    <t>MIC=27 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>ALLIIN</t>
   </si>
   <si>
     <t>ALLISTATIN</t>
   </si>
   <si>
     <t>ALLISTATIN-I</t>
   </si>
   <si>
     <t>ALLISTATIN-II</t>
   </si>
   <si>
     <t>ALLOALANTOLACTONE</t>
   </si>
   <si>
     <t>ALLYL-2-PROPENE-L-THIOSULFINATE</t>
   </si>
   <si>
     <t>ALLYL-SULFIDE</t>
   </si>
   <si>
     <t>Pakistan Encyclopedia Planta Medica. 1986.</t>
   </si>
   <si>
     <t>ALOE-EMODIN</t>
@@ -1452,54 +1452,54 @@
   <si>
     <t>GENIPOSIDE</t>
   </si>
   <si>
     <t>GENKWANIN</t>
   </si>
   <si>
     <t>GENTIANINE</t>
   </si>
   <si>
     <t>GENTISEIN</t>
   </si>
   <si>
     <t>GENTISIC-ACID</t>
   </si>
   <si>
     <t>GERANIAL</t>
   </si>
   <si>
     <t>Onawunmi, G.O., Yisak, W-A., Ogunlana,* E.O. 1984. Antibacterial Constituents In The Essential Oil Of Cymbopogon citratus (DC.) Stapf. Journal of Ethnopharmacology, 12: 279-286, 1984.</t>
   </si>
   <si>
     <t>GERANIOL</t>
   </si>
   <si>
+    <t>MIC=64 ug/ml</t>
+  </si>
+  <si>
     <t>MIC=400 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>MIC=64 ug/ml</t>
   </si>
   <si>
     <t>GERANYLHYDROQUINONE</t>
   </si>
   <si>
     <t>GERRARDINE</t>
   </si>
   <si>
     <t>GINKGOLIC-ACID</t>
   </si>
   <si>
     <t>Chemical Constituents of Oriental Herbs (3 diff. books)</t>
   </si>
   <si>
     <t>GINKGOLIDE-A</t>
   </si>
   <si>
     <t>GINNOL</t>
   </si>
   <si>
     <t>GLABRIDIN</t>
   </si>
   <si>
     <t>GLABROL</t>
   </si>
@@ -2976,58 +2976,58 @@
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="301.926" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
+      <c r="C3" t="s">
+        <v>4</v>
+      </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="C4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>9</v>
@@ -3689,62 +3689,62 @@
       <c r="A97" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
         <v>145</v>
       </c>
       <c r="C98" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
         <v>147</v>
       </c>
       <c r="B100" t="s">
         <v>148</v>
       </c>
       <c r="C100" t="s">
-        <v>26</v>
+        <v>141</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
         <v>147</v>
       </c>
       <c r="B101" t="s">
         <v>149</v>
       </c>
       <c r="C101" t="s">
-        <v>141</v>
+        <v>26</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
         <v>154</v>
@@ -3820,51 +3820,51 @@
       <c r="A116" t="s">
         <v>170</v>
       </c>
       <c r="C116" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
         <v>173</v>
       </c>
       <c r="C118" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
         <v>174</v>
       </c>
       <c r="B119" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C119" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
         <v>176</v>
       </c>
       <c r="C121" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
@@ -4135,59 +4135,59 @@
       <c r="A161" t="s">
         <v>234</v>
       </c>
       <c r="C161" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
         <v>235</v>
       </c>
       <c r="C162" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
         <v>237</v>
       </c>
       <c r="B164" t="s">
-        <v>238</v>
+        <v>184</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
         <v>237</v>
       </c>
       <c r="B165" t="s">
-        <v>184</v>
+        <v>238</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
         <v>239</v>
       </c>
       <c r="C166" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
         <v>242</v>
       </c>
       <c r="C168" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
@@ -5278,62 +5278,62 @@
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" t="s">
         <v>440</v>
       </c>
       <c r="B321" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" t="s">
         <v>443</v>
       </c>
       <c r="B323" t="s">
-        <v>444</v>
+        <v>224</v>
+      </c>
+      <c r="C323" t="s">
+        <v>225</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" t="s">
         <v>443</v>
       </c>
       <c r="B324" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>444</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" t="s">
         <v>446</v>
       </c>
       <c r="C326" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" t="s">
         <v>447</v>
       </c>
       <c r="C327" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" t="s">
@@ -5506,68 +5506,68 @@
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" t="s">
         <v>475</v>
       </c>
       <c r="C353" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" t="s">
         <v>476</v>
       </c>
       <c r="C354" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" t="s">
         <v>478</v>
       </c>
       <c r="B355" t="s">
         <v>479</v>
       </c>
-      <c r="C355" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" t="s">
         <v>478</v>
       </c>
       <c r="B356" t="s">
-        <v>480</v>
+        <v>184</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
         <v>478</v>
       </c>
       <c r="B357" t="s">
-        <v>184</v>
+        <v>480</v>
+      </c>
+      <c r="C357" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" t="s">
         <v>481</v>
       </c>
       <c r="C358" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" t="s">
         <v>482</v>
       </c>
       <c r="C359" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" t="s">
         <v>483</v>
       </c>
       <c r="C360" t="s">
         <v>484</v>
       </c>
@@ -6196,60 +6196,60 @@
     <row r="448" spans="1:3">
       <c r="A448" t="s">
         <v>587</v>
       </c>
       <c r="C448" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" t="s">
         <v>589</v>
       </c>
       <c r="C450" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" t="s">
         <v>590</v>
       </c>
+      <c r="B451" t="s">
+        <v>591</v>
+      </c>
+      <c r="C451" t="s">
+        <v>592</v>
+      </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" t="s">
         <v>590</v>
-      </c>
-[...4 lines deleted...]
-        <v>592</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" t="s">
         <v>594</v>
       </c>
       <c r="B454" t="s">
         <v>348</v>
       </c>
       <c r="C454" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" t="s">
         <v>595</v>
       </c>
       <c r="C455" t="s">
         <v>186</v>
       </c>