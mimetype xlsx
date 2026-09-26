--- v2 (2026-09-26)
+++ v3 (2026-09-26)
@@ -459,54 +459,54 @@
     <t>MIC=55-150 ug/ml</t>
   </si>
   <si>
     <t>LAWSON in Koch, H. P. and Lawson, L. D., eds. 1996. Garlic- The
 Science and therapeutic application of Allium sativum L. and related species. Williams &amp; Wilkins, Baltimore. 329 pp.</t>
   </si>
   <si>
     <t>ALANTOLACTONE</t>
   </si>
   <si>
     <t>MIC=32 ug/ml</t>
   </si>
   <si>
     <t>ALIZARIN</t>
   </si>
   <si>
     <t>ALIZARIN-2-METHYL-ETHER</t>
   </si>
   <si>
     <t>ALKYL-THIOSULFINATE</t>
   </si>
   <si>
     <t>ALLICIN</t>
   </si>
   <si>
+    <t>500 ug/ml</t>
+  </si>
+  <si>
     <t>MIC=27 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>500 ug/ml</t>
   </si>
   <si>
     <t>ALLIIN</t>
   </si>
   <si>
     <t>ALLISTATIN</t>
   </si>
   <si>
     <t>ALLISTATIN-I</t>
   </si>
   <si>
     <t>ALLISTATIN-II</t>
   </si>
   <si>
     <t>ALLOALANTOLACTONE</t>
   </si>
   <si>
     <t>ALLYL-2-PROPENE-L-THIOSULFINATE</t>
   </si>
   <si>
     <t>ALLYL-SULFIDE</t>
   </si>
   <si>
     <t>Pakistan Encyclopedia Planta Medica. 1986.</t>
   </si>
@@ -2976,58 +2976,58 @@
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="301.926" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
+      <c r="C2" t="s">
+        <v>4</v>
+      </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="C4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>9</v>
@@ -3689,62 +3689,62 @@
       <c r="A97" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
         <v>145</v>
       </c>
       <c r="C98" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
         <v>147</v>
       </c>
       <c r="B100" t="s">
         <v>148</v>
       </c>
       <c r="C100" t="s">
-        <v>141</v>
+        <v>26</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
         <v>147</v>
       </c>
       <c r="B101" t="s">
         <v>149</v>
       </c>
       <c r="C101" t="s">
-        <v>26</v>
+        <v>141</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
         <v>154</v>
@@ -3820,51 +3820,51 @@
       <c r="A116" t="s">
         <v>170</v>
       </c>
       <c r="C116" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
         <v>173</v>
       </c>
       <c r="C118" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
         <v>174</v>
       </c>
       <c r="B119" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C119" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
         <v>176</v>
       </c>
       <c r="C121" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
@@ -4135,59 +4135,59 @@
       <c r="A161" t="s">
         <v>234</v>
       </c>
       <c r="C161" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
         <v>235</v>
       </c>
       <c r="C162" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
         <v>237</v>
       </c>
       <c r="B164" t="s">
-        <v>184</v>
+        <v>238</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
         <v>237</v>
       </c>
       <c r="B165" t="s">
-        <v>238</v>
+        <v>184</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
         <v>239</v>
       </c>
       <c r="C166" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
         <v>242</v>
       </c>
       <c r="C168" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
@@ -4199,70 +4199,70 @@
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
         <v>243</v>
       </c>
       <c r="B170" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
         <v>243</v>
       </c>
       <c r="B171" t="s">
         <v>246</v>
       </c>
       <c r="C171" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
         <v>248</v>
       </c>
       <c r="B172" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" t="s">
         <v>248</v>
       </c>
       <c r="B173" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>249</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" t="s">
         <v>248</v>
       </c>
       <c r="B174" t="s">
-        <v>245</v>
+        <v>246</v>
+      </c>
+      <c r="C174" t="s">
+        <v>247</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" t="s">
         <v>253</v>
       </c>
       <c r="B178" t="s">
         <v>254</v>
       </c>
       <c r="C178" t="s">
@@ -5278,62 +5278,62 @@
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" t="s">
         <v>440</v>
       </c>
       <c r="B321" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" t="s">
         <v>443</v>
       </c>
       <c r="B323" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>444</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" t="s">
         <v>443</v>
       </c>
       <c r="B324" t="s">
-        <v>444</v>
+        <v>224</v>
+      </c>
+      <c r="C324" t="s">
+        <v>225</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" t="s">
         <v>446</v>
       </c>
       <c r="C326" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" t="s">
         <v>447</v>
       </c>
       <c r="C327" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" t="s">
@@ -5933,62 +5933,62 @@
     </row>
     <row r="410" spans="1:3">
       <c r="A410" t="s">
         <v>542</v>
       </c>
       <c r="B410" t="s">
         <v>543</v>
       </c>
       <c r="C410" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" t="s">
         <v>544</v>
       </c>
       <c r="C411" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" t="s">
         <v>545</v>
       </c>
       <c r="B412" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>184</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" t="s">
         <v>545</v>
       </c>
       <c r="B413" t="s">
-        <v>184</v>
+        <v>106</v>
+      </c>
+      <c r="C413" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" t="s">
         <v>546</v>
       </c>
       <c r="C414" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" t="s">
         <v>549</v>
       </c>
     </row>