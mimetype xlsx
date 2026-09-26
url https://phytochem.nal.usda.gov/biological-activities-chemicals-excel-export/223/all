--- v3 (2026-09-26)
+++ v4 (2026-09-26)
@@ -747,60 +747,60 @@
   <si>
     <t>BENZALDEHYDE</t>
   </si>
   <si>
     <t>BENZOIC-ACID</t>
   </si>
   <si>
     <t>33-1,250 ppm</t>
   </si>
   <si>
     <t>BENZYL-2-FURYLACETYLENE</t>
   </si>
   <si>
     <t>Bisset, N.G., ed. 1994. Herbal Drugs and Phytopharmaceuticals. CRC Press. Boca Raton, FL. 566 pp.</t>
   </si>
   <si>
     <t>BENZYL-ISOTHIOCYANATE</t>
   </si>
   <si>
     <t>BERBAMINE</t>
   </si>
   <si>
     <t>BERBERASTINE</t>
   </si>
   <si>
+    <t>MIC=6-630 ug/ml</t>
+  </si>
+  <si>
+    <t>12.5-2,500 ug/ml</t>
+  </si>
+  <si>
+    <t>Pizzorno, J.E. and Murray, M.T. 1985. A Textbook of Natural Medicine. John Bastyr College Publications, Seattle, Washington (Looseleaf).</t>
+  </si>
+  <si>
     <t>100 mg 4x/day</t>
-  </si>
-[...7 lines deleted...]
-    <t>Pizzorno, J.E. and Murray, M.T. 1985. A Textbook of Natural Medicine. John Bastyr College Publications, Seattle, Washington (Looseleaf).</t>
   </si>
   <si>
     <t>BERBERINE</t>
   </si>
   <si>
     <t>100 mg/4x/day</t>
   </si>
   <si>
     <t>BETA,BETA-DIMETHYLACRYLSHIKONINE</t>
   </si>
   <si>
     <t>BETA-AMIRINE</t>
   </si>
   <si>
     <t>BETA-CITRAL</t>
   </si>
   <si>
     <t>BETA-IONONE</t>
   </si>
   <si>
     <t>MIC=200 ug/ml</t>
   </si>
   <si>
     <t>BETA-PHENYLETHANOL</t>
   </si>
@@ -4182,87 +4182,87 @@
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
         <v>242</v>
       </c>
       <c r="C168" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
         <v>243</v>
       </c>
       <c r="B169" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
         <v>243</v>
       </c>
       <c r="B170" t="s">
         <v>245</v>
       </c>
+      <c r="C170" t="s">
+        <v>246</v>
+      </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
         <v>243</v>
       </c>
       <c r="B171" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="C171" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
         <v>248</v>
       </c>
       <c r="B172" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" t="s">
         <v>248</v>
       </c>
       <c r="B173" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" t="s">
         <v>248</v>
       </c>
       <c r="B174" t="s">
+        <v>245</v>
+      </c>
+      <c r="C174" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" t="s">
         <v>253</v>
       </c>
       <c r="B178" t="s">
         <v>254</v>
       </c>
       <c r="C178" t="s">
@@ -4342,51 +4342,51 @@
       <c r="A188" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" t="s">
         <v>269</v>
       </c>
       <c r="B189" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" t="s">
         <v>271</v>
       </c>
       <c r="C190" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" t="s">
         <v>272</v>
       </c>
       <c r="C191" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" t="s">
         <v>274</v>
       </c>
       <c r="B193" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" t="s">
         <v>276</v>
       </c>
       <c r="B194" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" t="s">
@@ -5642,51 +5642,51 @@
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" t="s">
         <v>496</v>
       </c>
       <c r="C372" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" t="s">
         <v>497</v>
       </c>
       <c r="C373" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" t="s">
         <v>499</v>
       </c>
       <c r="C375" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" t="s">
         <v>500</v>
       </c>
       <c r="C376" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" t="s">