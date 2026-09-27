--- v4 (2026-09-26)
+++ v5 (2026-09-27)
@@ -747,60 +747,60 @@
   <si>
     <t>BENZALDEHYDE</t>
   </si>
   <si>
     <t>BENZOIC-ACID</t>
   </si>
   <si>
     <t>33-1,250 ppm</t>
   </si>
   <si>
     <t>BENZYL-2-FURYLACETYLENE</t>
   </si>
   <si>
     <t>Bisset, N.G., ed. 1994. Herbal Drugs and Phytopharmaceuticals. CRC Press. Boca Raton, FL. 566 pp.</t>
   </si>
   <si>
     <t>BENZYL-ISOTHIOCYANATE</t>
   </si>
   <si>
     <t>BERBAMINE</t>
   </si>
   <si>
     <t>BERBERASTINE</t>
   </si>
   <si>
+    <t>100 mg 4x/day</t>
+  </si>
+  <si>
     <t>MIC=6-630 ug/ml</t>
   </si>
   <si>
     <t>12.5-2,500 ug/ml</t>
   </si>
   <si>
     <t>Pizzorno, J.E. and Murray, M.T. 1985. A Textbook of Natural Medicine. John Bastyr College Publications, Seattle, Washington (Looseleaf).</t>
-  </si>
-[...1 lines deleted...]
-    <t>100 mg 4x/day</t>
   </si>
   <si>
     <t>BERBERINE</t>
   </si>
   <si>
     <t>100 mg/4x/day</t>
   </si>
   <si>
     <t>BETA,BETA-DIMETHYLACRYLSHIKONINE</t>
   </si>
   <si>
     <t>BETA-AMIRINE</t>
   </si>
   <si>
     <t>BETA-CITRAL</t>
   </si>
   <si>
     <t>BETA-IONONE</t>
   </si>
   <si>
     <t>MIC=200 ug/ml</t>
   </si>
   <si>
     <t>BETA-PHENYLETHANOL</t>
   </si>
@@ -4182,88 +4182,88 @@
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
         <v>242</v>
       </c>
       <c r="C168" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
         <v>243</v>
       </c>
       <c r="B169" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
         <v>243</v>
       </c>
       <c r="B170" t="s">
         <v>245</v>
       </c>
-      <c r="C170" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
         <v>243</v>
       </c>
       <c r="B171" t="s">
+        <v>246</v>
+      </c>
+      <c r="C171" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
         <v>248</v>
       </c>
       <c r="B172" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" t="s">
         <v>248</v>
       </c>
       <c r="B173" t="s">
-        <v>249</v>
+        <v>246</v>
+      </c>
+      <c r="C173" t="s">
+        <v>247</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" t="s">
         <v>248</v>
       </c>
       <c r="B174" t="s">
         <v>245</v>
       </c>
-      <c r="C174" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" t="s">
         <v>253</v>
       </c>
       <c r="B178" t="s">
         <v>254</v>
       </c>
       <c r="C178" t="s">
         <v>168</v>
@@ -4342,51 +4342,51 @@
       <c r="A188" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" t="s">
         <v>269</v>
       </c>
       <c r="B189" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" t="s">
         <v>271</v>
       </c>
       <c r="C190" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" t="s">
         <v>272</v>
       </c>
       <c r="C191" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" t="s">
         <v>274</v>
       </c>
       <c r="B193" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" t="s">
         <v>276</v>
       </c>
       <c r="B194" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" t="s">
@@ -5642,51 +5642,51 @@
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" t="s">
         <v>496</v>
       </c>
       <c r="C372" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" t="s">
         <v>497</v>
       </c>
       <c r="C373" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" t="s">
         <v>499</v>
       </c>
       <c r="C375" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" t="s">
         <v>500</v>
       </c>
       <c r="C376" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" t="s">
@@ -5933,62 +5933,62 @@
     </row>
     <row r="410" spans="1:3">
       <c r="A410" t="s">
         <v>542</v>
       </c>
       <c r="B410" t="s">
         <v>543</v>
       </c>
       <c r="C410" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" t="s">
         <v>544</v>
       </c>
       <c r="C411" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" t="s">
         <v>545</v>
       </c>
       <c r="B412" t="s">
-        <v>184</v>
+        <v>106</v>
+      </c>
+      <c r="C412" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" t="s">
         <v>545</v>
       </c>
       <c r="B413" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>184</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" t="s">
         <v>546</v>
       </c>
       <c r="C414" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" t="s">
         <v>549</v>
       </c>
     </row>