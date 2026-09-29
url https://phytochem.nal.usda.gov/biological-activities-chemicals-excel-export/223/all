--- v5 (2026-09-27)
+++ v6 (2026-09-29)
@@ -4135,59 +4135,59 @@
       <c r="A161" t="s">
         <v>234</v>
       </c>
       <c r="C161" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
         <v>235</v>
       </c>
       <c r="C162" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
         <v>237</v>
       </c>
       <c r="B164" t="s">
-        <v>238</v>
+        <v>184</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
         <v>237</v>
       </c>
       <c r="B165" t="s">
-        <v>184</v>
+        <v>238</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
         <v>239</v>
       </c>
       <c r="C166" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
         <v>242</v>
       </c>
       <c r="C168" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
@@ -5278,62 +5278,62 @@
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" t="s">
         <v>440</v>
       </c>
       <c r="B321" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" t="s">
         <v>443</v>
       </c>
       <c r="B323" t="s">
-        <v>444</v>
+        <v>224</v>
+      </c>
+      <c r="C323" t="s">
+        <v>225</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" t="s">
         <v>443</v>
       </c>
       <c r="B324" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>444</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" t="s">
         <v>446</v>
       </c>
       <c r="C326" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" t="s">
         <v>447</v>
       </c>
       <c r="C327" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" t="s">