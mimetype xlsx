--- v6 (2026-09-29)
+++ v7 (2026-10-07)
@@ -459,56 +459,56 @@
     <t>MIC=55-150 ug/ml</t>
   </si>
   <si>
     <t>LAWSON in Koch, H. P. and Lawson, L. D., eds. 1996. Garlic- The
 Science and therapeutic application of Allium sativum L. and related species. Williams &amp; Wilkins, Baltimore. 329 pp.</t>
   </si>
   <si>
     <t>ALANTOLACTONE</t>
   </si>
   <si>
     <t>MIC=32 ug/ml</t>
   </si>
   <si>
     <t>ALIZARIN</t>
   </si>
   <si>
     <t>ALIZARIN-2-METHYL-ETHER</t>
   </si>
   <si>
     <t>ALKYL-THIOSULFINATE</t>
   </si>
   <si>
     <t>ALLICIN</t>
   </si>
   <si>
+    <t>MIC=27 ug/ml</t>
+  </si>
+  <si>
     <t>500 ug/ml</t>
   </si>
   <si>
-    <t>MIC=27 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>ALLIIN</t>
   </si>
   <si>
     <t>ALLISTATIN</t>
   </si>
   <si>
     <t>ALLISTATIN-I</t>
   </si>
   <si>
     <t>ALLISTATIN-II</t>
   </si>
   <si>
     <t>ALLOALANTOLACTONE</t>
   </si>
   <si>
     <t>ALLYL-2-PROPENE-L-THIOSULFINATE</t>
   </si>
   <si>
     <t>ALLYL-SULFIDE</t>
   </si>
   <si>
     <t>Pakistan Encyclopedia Planta Medica. 1986.</t>
   </si>
   <si>
     <t>ALOE-EMODIN</t>
@@ -1266,54 +1266,54 @@
   <si>
     <t>DRACORUBIN</t>
   </si>
   <si>
     <t>ECHINACOSIDE</t>
   </si>
   <si>
     <t>ECHINOFURAN</t>
   </si>
   <si>
     <t>0.6-5 ug/ml</t>
   </si>
   <si>
     <t>ECHINONE</t>
   </si>
   <si>
     <t>ELAEOCARPIDINE</t>
   </si>
   <si>
     <t>ELEUTHERIN</t>
   </si>
   <si>
     <t>ELLAGIC-ACID</t>
   </si>
   <si>
+    <t>1,250 ug/ml</t>
+  </si>
+  <si>
     <t>ID50=20 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>1,250 ug/ml</t>
   </si>
   <si>
     <t>ELLIPTICINE</t>
   </si>
   <si>
     <t>EMBELIN</t>
   </si>
   <si>
     <t>EMODIN</t>
   </si>
   <si>
     <t>EMODIN-1-GLUCOSYL-(1-&gt;4)-RHAMNOSIDE</t>
   </si>
   <si>
     <t>ENCECALIN</t>
   </si>
   <si>
     <t>ENDOLYSIN</t>
   </si>
   <si>
     <t>ENMEIN</t>
   </si>
   <si>
     <t>Oriental Materia Medica (three volumes by Dr. Hsu and collaborators)</t>
   </si>
@@ -3689,62 +3689,62 @@
       <c r="A97" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
         <v>145</v>
       </c>
       <c r="C98" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
         <v>147</v>
       </c>
       <c r="B100" t="s">
         <v>148</v>
       </c>
       <c r="C100" t="s">
-        <v>26</v>
+        <v>141</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
         <v>147</v>
       </c>
       <c r="B101" t="s">
         <v>149</v>
       </c>
       <c r="C101" t="s">
-        <v>141</v>
+        <v>26</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
         <v>154</v>
@@ -3820,51 +3820,51 @@
       <c r="A116" t="s">
         <v>170</v>
       </c>
       <c r="C116" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
         <v>173</v>
       </c>
       <c r="C118" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
         <v>174</v>
       </c>
       <c r="B119" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C119" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
         <v>176</v>
       </c>
       <c r="C121" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
@@ -5933,62 +5933,62 @@
     </row>
     <row r="410" spans="1:3">
       <c r="A410" t="s">
         <v>542</v>
       </c>
       <c r="B410" t="s">
         <v>543</v>
       </c>
       <c r="C410" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" t="s">
         <v>544</v>
       </c>
       <c r="C411" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" t="s">
         <v>545</v>
       </c>
       <c r="B412" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>184</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" t="s">
         <v>545</v>
       </c>
       <c r="B413" t="s">
-        <v>184</v>
+        <v>106</v>
+      </c>
+      <c r="C413" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" t="s">
         <v>546</v>
       </c>
       <c r="C414" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" t="s">
         <v>549</v>
       </c>
     </row>