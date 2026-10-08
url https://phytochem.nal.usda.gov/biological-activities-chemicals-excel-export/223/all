--- v7 (2026-10-07)
+++ v8 (2026-10-08)
@@ -459,56 +459,56 @@
     <t>MIC=55-150 ug/ml</t>
   </si>
   <si>
     <t>LAWSON in Koch, H. P. and Lawson, L. D., eds. 1996. Garlic- The
 Science and therapeutic application of Allium sativum L. and related species. Williams &amp; Wilkins, Baltimore. 329 pp.</t>
   </si>
   <si>
     <t>ALANTOLACTONE</t>
   </si>
   <si>
     <t>MIC=32 ug/ml</t>
   </si>
   <si>
     <t>ALIZARIN</t>
   </si>
   <si>
     <t>ALIZARIN-2-METHYL-ETHER</t>
   </si>
   <si>
     <t>ALKYL-THIOSULFINATE</t>
   </si>
   <si>
     <t>ALLICIN</t>
   </si>
   <si>
+    <t>500 ug/ml</t>
+  </si>
+  <si>
     <t>MIC=27 ug/ml</t>
   </si>
   <si>
-    <t>500 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>ALLIIN</t>
   </si>
   <si>
     <t>ALLISTATIN</t>
   </si>
   <si>
     <t>ALLISTATIN-I</t>
   </si>
   <si>
     <t>ALLISTATIN-II</t>
   </si>
   <si>
     <t>ALLOALANTOLACTONE</t>
   </si>
   <si>
     <t>ALLYL-2-PROPENE-L-THIOSULFINATE</t>
   </si>
   <si>
     <t>ALLYL-SULFIDE</t>
   </si>
   <si>
     <t>Pakistan Encyclopedia Planta Medica. 1986.</t>
   </si>
   <si>
     <t>ALOE-EMODIN</t>
@@ -1266,56 +1266,56 @@
   <si>
     <t>DRACORUBIN</t>
   </si>
   <si>
     <t>ECHINACOSIDE</t>
   </si>
   <si>
     <t>ECHINOFURAN</t>
   </si>
   <si>
     <t>0.6-5 ug/ml</t>
   </si>
   <si>
     <t>ECHINONE</t>
   </si>
   <si>
     <t>ELAEOCARPIDINE</t>
   </si>
   <si>
     <t>ELEUTHERIN</t>
   </si>
   <si>
     <t>ELLAGIC-ACID</t>
   </si>
   <si>
+    <t>ID50=20 ug/ml</t>
+  </si>
+  <si>
     <t>1,250 ug/ml</t>
   </si>
   <si>
-    <t>ID50=20 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>ELLIPTICINE</t>
   </si>
   <si>
     <t>EMBELIN</t>
   </si>
   <si>
     <t>EMODIN</t>
   </si>
   <si>
     <t>EMODIN-1-GLUCOSYL-(1-&gt;4)-RHAMNOSIDE</t>
   </si>
   <si>
     <t>ENCECALIN</t>
   </si>
   <si>
     <t>ENDOLYSIN</t>
   </si>
   <si>
     <t>ENMEIN</t>
   </si>
   <si>
     <t>Oriental Materia Medica (three volumes by Dr. Hsu and collaborators)</t>
   </si>
   <si>
     <t>ENT-EPICATECHIN</t>
@@ -1452,54 +1452,54 @@
   <si>
     <t>GENIPOSIDE</t>
   </si>
   <si>
     <t>GENKWANIN</t>
   </si>
   <si>
     <t>GENTIANINE</t>
   </si>
   <si>
     <t>GENTISEIN</t>
   </si>
   <si>
     <t>GENTISIC-ACID</t>
   </si>
   <si>
     <t>GERANIAL</t>
   </si>
   <si>
     <t>Onawunmi, G.O., Yisak, W-A., Ogunlana,* E.O. 1984. Antibacterial Constituents In The Essential Oil Of Cymbopogon citratus (DC.) Stapf. Journal of Ethnopharmacology, 12: 279-286, 1984.</t>
   </si>
   <si>
     <t>GERANIOL</t>
   </si>
   <si>
+    <t>MIC=400 ug/ml</t>
+  </si>
+  <si>
     <t>MIC=64 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>MIC=400 ug/ml</t>
   </si>
   <si>
     <t>GERANYLHYDROQUINONE</t>
   </si>
   <si>
     <t>GERRARDINE</t>
   </si>
   <si>
     <t>GINKGOLIC-ACID</t>
   </si>
   <si>
     <t>Chemical Constituents of Oriental Herbs (3 diff. books)</t>
   </si>
   <si>
     <t>GINKGOLIDE-A</t>
   </si>
   <si>
     <t>GINNOL</t>
   </si>
   <si>
     <t>GLABRIDIN</t>
   </si>
   <si>
     <t>GLABROL</t>
   </si>
@@ -3689,62 +3689,62 @@
       <c r="A97" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
         <v>145</v>
       </c>
       <c r="C98" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
         <v>147</v>
       </c>
       <c r="B100" t="s">
         <v>148</v>
       </c>
       <c r="C100" t="s">
-        <v>141</v>
+        <v>26</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
         <v>147</v>
       </c>
       <c r="B101" t="s">
         <v>149</v>
       </c>
       <c r="C101" t="s">
-        <v>26</v>
+        <v>141</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
         <v>154</v>
@@ -3820,51 +3820,51 @@
       <c r="A116" t="s">
         <v>170</v>
       </c>
       <c r="C116" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
         <v>173</v>
       </c>
       <c r="C118" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
         <v>174</v>
       </c>
       <c r="B119" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C119" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
         <v>176</v>
       </c>
       <c r="C121" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
@@ -4135,59 +4135,59 @@
       <c r="A161" t="s">
         <v>234</v>
       </c>
       <c r="C161" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
         <v>235</v>
       </c>
       <c r="C162" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
         <v>237</v>
       </c>
       <c r="B164" t="s">
-        <v>184</v>
+        <v>238</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
         <v>237</v>
       </c>
       <c r="B165" t="s">
-        <v>238</v>
+        <v>184</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
         <v>239</v>
       </c>
       <c r="C166" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
         <v>242</v>
       </c>
       <c r="C168" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
@@ -5278,62 +5278,62 @@
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" t="s">
         <v>440</v>
       </c>
       <c r="B321" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" t="s">
         <v>443</v>
       </c>
       <c r="B323" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>444</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" t="s">
         <v>443</v>
       </c>
       <c r="B324" t="s">
-        <v>444</v>
+        <v>224</v>
+      </c>
+      <c r="C324" t="s">
+        <v>225</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" t="s">
         <v>446</v>
       </c>
       <c r="C326" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" t="s">
         <v>447</v>
       </c>
       <c r="C327" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" t="s">
@@ -5504,71 +5504,71 @@
       <c r="C352" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" t="s">
         <v>475</v>
       </c>
       <c r="C353" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" t="s">
         <v>476</v>
       </c>
       <c r="C354" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" t="s">
         <v>478</v>
       </c>
       <c r="B355" t="s">
-        <v>479</v>
+        <v>184</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" t="s">
         <v>478</v>
       </c>
       <c r="B356" t="s">
-        <v>184</v>
+        <v>479</v>
+      </c>
+      <c r="C356" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
         <v>478</v>
       </c>
       <c r="B357" t="s">
         <v>480</v>
       </c>
-      <c r="C357" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" t="s">
         <v>481</v>
       </c>
       <c r="C358" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" t="s">
         <v>482</v>
       </c>
       <c r="C359" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" t="s">
         <v>483</v>
       </c>
       <c r="C360" t="s">
         <v>484</v>
       </c>
     </row>
@@ -5933,62 +5933,62 @@
     </row>
     <row r="410" spans="1:3">
       <c r="A410" t="s">
         <v>542</v>
       </c>
       <c r="B410" t="s">
         <v>543</v>
       </c>
       <c r="C410" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" t="s">
         <v>544</v>
       </c>
       <c r="C411" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" t="s">
         <v>545</v>
       </c>
       <c r="B412" t="s">
-        <v>184</v>
+        <v>106</v>
+      </c>
+      <c r="C412" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" t="s">
         <v>545</v>
       </c>
       <c r="B413" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>184</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" t="s">
         <v>546</v>
       </c>
       <c r="C414" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" t="s">
         <v>549</v>
       </c>
     </row>