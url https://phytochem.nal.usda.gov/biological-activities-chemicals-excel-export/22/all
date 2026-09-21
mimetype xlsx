--- v0 (2026-01-06)
+++ v1 (2026-09-21)
@@ -410,54 +410,54 @@
   <si>
     <t>IC50=9.8 ug/ml</t>
   </si>
   <si>
     <t>MYRCENE</t>
   </si>
   <si>
     <t>100 ug/ml</t>
   </si>
   <si>
     <t>N-METHYLCOCLAURINE</t>
   </si>
   <si>
     <t>NICOTIANAMINE</t>
   </si>
   <si>
     <t>IC50=0.26 uM/</t>
   </si>
   <si>
     <t>O-METHYLARMEPAVINE</t>
   </si>
   <si>
     <t>OLEACEIN</t>
   </si>
   <si>
+    <t>IC50=36 uM/</t>
+  </si>
+  <si>
     <t>IC50=26 uM/</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=36 uM/</t>
   </si>
   <si>
     <t>OLEOSIDE</t>
   </si>
   <si>
     <t>0.33 mg/ml (weak activity, 70% inhibition)</t>
   </si>
   <si>
     <t>OLEOSIDE-11-METHYL-ESTER</t>
   </si>
   <si>
     <t>0.33 mg/ml (weak activity, 16% inhibition)</t>
   </si>
   <si>
     <t>OLEUROPEIN</t>
   </si>
   <si>
     <t>0.33 mg/ml (weak activity, 8% inhibition)</t>
   </si>
   <si>
     <t>PEPSTATIN</t>
   </si>
   <si>
     <t>IC50@ug/ml</t>
   </si>
@@ -1774,51 +1774,51 @@
       <c r="A104" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
         <v>172</v>
       </c>
       <c r="B105" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
         <v>174</v>
       </c>
       <c r="B106" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
         <v>176</v>
       </c>
       <c r="B107" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
         <v>181</v>