--- v0 (2026-09-16)
+++ v1 (2026-09-29)
@@ -425,66 +425,66 @@
   <si>
     <t>30 uM</t>
   </si>
   <si>
     <t>Willaimason, G., Plumb, G. W., Uda, Y., Price, K. R., Rhodes, M. J. C. 1996. Dietary Quercetin Glycosides: Antioxidant Activity and Induction of the Anticarcinogenic Phase II Marker Enzyme Quinone Reductase in Hepalclc7 Cells. Carcinogenesis 17(11): 2385.</t>
   </si>
   <si>
     <t>RESVERATROL</t>
   </si>
   <si>
     <t>ED100=21 uM</t>
   </si>
   <si>
     <t>RHAMNETIN</t>
   </si>
   <si>
     <t>SINIGRIN</t>
   </si>
   <si>
     <t>SPIRAEOSIDE</t>
   </si>
   <si>
     <t>SULFORAPHANE</t>
   </si>
   <si>
+    <t>15 uM gas mus</t>
+  </si>
+  <si>
+    <t>Cho, C. G., Posner, G. H., Talalay, P., Zhang, Y. S. 1995. Chemoprotective Isothiocyanates. Patent-US-5,411,986: 1-22.</t>
+  </si>
+  <si>
+    <t>15 uM igs mus</t>
+  </si>
+  <si>
+    <t>IC50=5-0.03 ug/ml</t>
+  </si>
+  <si>
+    <t>Lee, S. K., Song, Y., Mata-Greenwood, E., Kelloff, G. J., Steele, V. E., Pezzuto, J. M. 1999. Modulation of in vitro Biomarkers of the Carcinogenic Process by Chemopreventive Agents. Anticancer Res., 19: 35-44.</t>
+  </si>
+  <si>
     <t>IC50=11 uM</t>
-  </si>
-[...13 lines deleted...]
-    <t>Lee, S. K., Song, Y., Mata-Greenwood, E., Kelloff, G. J., Steele, V. E., Pezzuto, J. M. 1999. Modulation of in vitro Biomarkers of the Carcinogenic Process by Chemopreventive Agents. Anticancer Res., 19: 35-44.</t>
   </si>
   <si>
     <t>SULPHORAPHANE</t>
   </si>
   <si>
     <t>ED50=0.43 uM</t>
   </si>
   <si>
     <t>TAMARIXETIN</t>
   </si>
   <si>
     <t>TRANS-CHALCONE</t>
   </si>
   <si>
     <t>URSOLIC-ACID</t>
   </si>
   <si>
     <t>5 ug/ml</t>
   </si>
   <si>
     <t>WITHAPHYSACARPIN</t>
   </si>
   <si>
     <t>ZEAXANTHIN</t>
   </si>
@@ -1514,117 +1514,117 @@
       <c r="A70" t="s">
         <v>134</v>
       </c>
       <c r="B70" t="s">
         <v>81</v>
       </c>
       <c r="C70" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>135</v>
       </c>
       <c r="C71" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>136</v>
       </c>
       <c r="B72" t="s">
         <v>137</v>
       </c>
+      <c r="C72" t="s">
+        <v>138</v>
+      </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
         <v>136</v>
       </c>
       <c r="B73" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C73" t="s">
-        <v>139</v>
+        <v>41</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>136</v>
       </c>
       <c r="B74" t="s">
         <v>140</v>
       </c>
       <c r="C74" t="s">
-        <v>41</v>
+        <v>141</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>136</v>
       </c>
       <c r="B75" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="C75" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>143</v>
       </c>
       <c r="B76" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>145</v>
       </c>
       <c r="C77" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>146</v>
       </c>
       <c r="C78" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>147</v>
       </c>
       <c r="B79" t="s">
         <v>148</v>
       </c>
       <c r="C79" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>149</v>
       </c>
       <c r="B80" t="s">
         <v>144</v>
       </c>
       <c r="C80" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>150</v>
       </c>
       <c r="C81" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>