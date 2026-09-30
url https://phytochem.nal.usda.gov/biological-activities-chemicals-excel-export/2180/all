--- v1 (2026-09-29)
+++ v2 (2026-09-30)
@@ -32,56 +32,56 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Chemical Name</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>(+)-PURPURIN</t>
   </si>
   <si>
     <t>ED50=5.6 uM</t>
   </si>
   <si>
     <t>(+)-TEPHROPURPURIN</t>
   </si>
   <si>
+    <t>IC50 13.4 uM</t>
+  </si>
+  <si>
     <t>ED50=0.15 uM</t>
   </si>
   <si>
-    <t>IC50 13.4 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>(-)-3-HYDROXY-4-METHOXY-8,9-METHYLENEDIOXYPTEROCARPAN</t>
   </si>
   <si>
     <t>IC50=&gt;63.7 uM</t>
   </si>
   <si>
     <t>(-)-MAACKIAIN</t>
   </si>
   <si>
     <t>ED50=8.8 uM</t>
   </si>
   <si>
     <t>(-)-MEDICARPIN</t>
   </si>
   <si>
     <t>ED50=13.7 uM</t>
   </si>
   <si>
     <t>(1'S)-1'-ACETOXYCHAVICOL-ACETATE</t>
   </si>
   <si>
     <t>24,25-DIHYDROWITHANOLIDE-D</t>
   </si>
   <si>
     <t>ED50=0.7 uM</t>
@@ -119,57 +119,57 @@
   <si>
     <t>7,4'-DIHYDROXY-3',5'-DIMETHOXYISOFLAVONE</t>
   </si>
   <si>
     <t>IC50&gt;63.7 uM</t>
   </si>
   <si>
     <t>ALYSSIN</t>
   </si>
   <si>
     <t>0.95 uM</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
     <t>20 uM</t>
   </si>
   <si>
     <t>Uda, Y., Price, K. R., Williamson, G., Rhodes, M. J. C. 1997. Induction of the Anticarcinogenic Marker Enzyme, Quinone Reductase, in Murine Hepatoma Cells In Vitro by Flavonoids. Cancer Lett., 120 (2): 213-216.</t>
   </si>
   <si>
     <t>AURAPTENE</t>
   </si>
   <si>
+    <t>400 mg/kg igs rat</t>
+  </si>
+  <si>
+    <t>Tanaka,T. et al.1998.Citrus Auraptene Exerts Dose-Dependent Chemopreventive Activity in Rat Large Bowel Tumorigenesis:The Inhibition Correlates with Suppression of Cell Proliferation &amp; Lipid Peroxidation &amp; with Induction of Phase II-. Cancer Res.58:2550.</t>
+  </si>
+  <si>
     <t>100 ppm</t>
-  </si>
-[...4 lines deleted...]
-    <t>Tanaka,T. et al.1998.Citrus Auraptene Exerts Dose-Dependent Chemopreventive Activity in Rat Large Bowel Tumorigenesis:The Inhibition Correlates with Suppression of Cell Proliferation &amp; Lipid Peroxidation &amp; with Induction of Phase II-. Cancer Res.58:2550.</t>
   </si>
   <si>
     <t>BAICALIN</t>
   </si>
   <si>
     <t>BERTEROIN</t>
   </si>
   <si>
     <t>1.7 uM</t>
   </si>
   <si>
     <t>Zhang, Y., Talalay, P., Cho, C. G., Posner, G. H. 1992. A Major Inducer of Anticarcinogenic Protective Enzymes from Broccoli: Isolation and Elucidation of Structure. Proc. Nat. Acad. Sci., 89: 2399-2403.</t>
   </si>
   <si>
     <t>BIS-DEMETHOXYCURCUMIN</t>
   </si>
   <si>
     <t>11.9 uM</t>
   </si>
   <si>
     <t>Singletary, K., et al. 1998. Effect of the Beta-Diketones Diferoloylmethane (Curcumin) and Dibenzoylmethane on Rat Mammary DNA Adducts and Tumors Induced by 7,12-dimethylbenz(A)anthracene. Carcinogenesis, 19(6): 1039-1043.</t>
   </si>
   <si>
     <t>BRASSININ</t>
   </si>
@@ -984,59 +984,59 @@
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17" t="s">
         <v>35</v>
       </c>
+      <c r="C17" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>34</v>
       </c>
       <c r="B18" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="C18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21" t="s">
         <v>43</v>