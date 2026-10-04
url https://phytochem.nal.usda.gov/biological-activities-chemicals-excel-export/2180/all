--- v2 (2026-09-30)
+++ v3 (2026-10-04)
@@ -32,56 +32,56 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Chemical Name</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>(+)-PURPURIN</t>
   </si>
   <si>
     <t>ED50=5.6 uM</t>
   </si>
   <si>
     <t>(+)-TEPHROPURPURIN</t>
   </si>
   <si>
+    <t>ED50=0.15 uM</t>
+  </si>
+  <si>
     <t>IC50 13.4 uM</t>
   </si>
   <si>
-    <t>ED50=0.15 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>(-)-3-HYDROXY-4-METHOXY-8,9-METHYLENEDIOXYPTEROCARPAN</t>
   </si>
   <si>
     <t>IC50=&gt;63.7 uM</t>
   </si>
   <si>
     <t>(-)-MAACKIAIN</t>
   </si>
   <si>
     <t>ED50=8.8 uM</t>
   </si>
   <si>
     <t>(-)-MEDICARPIN</t>
   </si>
   <si>
     <t>ED50=13.7 uM</t>
   </si>
   <si>
     <t>(1'S)-1'-ACETOXYCHAVICOL-ACETATE</t>
   </si>
   <si>
     <t>24,25-DIHYDROWITHANOLIDE-D</t>
   </si>
   <si>
     <t>ED50=0.7 uM</t>
@@ -119,59 +119,59 @@
   <si>
     <t>7,4'-DIHYDROXY-3',5'-DIMETHOXYISOFLAVONE</t>
   </si>
   <si>
     <t>IC50&gt;63.7 uM</t>
   </si>
   <si>
     <t>ALYSSIN</t>
   </si>
   <si>
     <t>0.95 uM</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
     <t>20 uM</t>
   </si>
   <si>
     <t>Uda, Y., Price, K. R., Williamson, G., Rhodes, M. J. C. 1997. Induction of the Anticarcinogenic Marker Enzyme, Quinone Reductase, in Murine Hepatoma Cells In Vitro by Flavonoids. Cancer Lett., 120 (2): 213-216.</t>
   </si>
   <si>
     <t>AURAPTENE</t>
   </si>
   <si>
+    <t>100 ppm</t>
+  </si>
+  <si>
     <t>400 mg/kg igs rat</t>
   </si>
   <si>
     <t>Tanaka,T. et al.1998.Citrus Auraptene Exerts Dose-Dependent Chemopreventive Activity in Rat Large Bowel Tumorigenesis:The Inhibition Correlates with Suppression of Cell Proliferation &amp; Lipid Peroxidation &amp; with Induction of Phase II-. Cancer Res.58:2550.</t>
   </si>
   <si>
-    <t>100 ppm</t>
-[...1 lines deleted...]
-  <si>
     <t>BAICALIN</t>
   </si>
   <si>
     <t>BERTEROIN</t>
   </si>
   <si>
     <t>1.7 uM</t>
   </si>
   <si>
     <t>Zhang, Y., Talalay, P., Cho, C. G., Posner, G. H. 1992. A Major Inducer of Anticarcinogenic Protective Enzymes from Broccoli: Isolation and Elucidation of Structure. Proc. Nat. Acad. Sci., 89: 2399-2403.</t>
   </si>
   <si>
     <t>BIS-DEMETHOXYCURCUMIN</t>
   </si>
   <si>
     <t>11.9 uM</t>
   </si>
   <si>
     <t>Singletary, K., et al. 1998. Effect of the Beta-Diketones Diferoloylmethane (Curcumin) and Dibenzoylmethane on Rat Mammary DNA Adducts and Tumors Induced by 7,12-dimethylbenz(A)anthracene. Carcinogenesis, 19(6): 1039-1043.</t>
   </si>
   <si>
     <t>BRASSININ</t>
   </si>
   <si>
     <t>0.22 uM</t>
@@ -332,56 +332,56 @@
   <si>
     <t>JUGLONE</t>
   </si>
   <si>
     <t>Duhaiman, A. S. 1996. Characterization of Zeta-Crystallin Inhibition by Juglone. Biochem. Biophys. Res. Commun., 218(3): 648-652.</t>
   </si>
   <si>
     <t>KAEMPFERIDE</t>
   </si>
   <si>
     <t>KAEMPFEROL</t>
   </si>
   <si>
     <t>3 uM</t>
   </si>
   <si>
     <t>L-MAACKIAIN</t>
   </si>
   <si>
     <t>IC50=&gt;13.4 uM</t>
   </si>
   <si>
     <t>LANCEOLATIN-B</t>
   </si>
   <si>
+    <t>22.9 uM</t>
+  </si>
+  <si>
     <t>IC50=&gt;76.3 uM</t>
   </si>
   <si>
-    <t>22.9 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>LUTEIN</t>
   </si>
   <si>
     <t>2.5 ug</t>
   </si>
   <si>
     <t>MEDICARPIN</t>
   </si>
   <si>
     <t>IC50&gt;74.8 uM</t>
   </si>
   <si>
     <t>MYRICETIN</t>
   </si>
   <si>
     <t>36 uM</t>
   </si>
   <si>
     <t>NEOGLUCOBRASSICIN</t>
   </si>
   <si>
     <t>PHENETHYL-ISOTHIOCYANATE</t>
   </si>
   <si>
     <t>1 uM/kg</t>
@@ -425,66 +425,66 @@
   <si>
     <t>30 uM</t>
   </si>
   <si>
     <t>Willaimason, G., Plumb, G. W., Uda, Y., Price, K. R., Rhodes, M. J. C. 1996. Dietary Quercetin Glycosides: Antioxidant Activity and Induction of the Anticarcinogenic Phase II Marker Enzyme Quinone Reductase in Hepalclc7 Cells. Carcinogenesis 17(11): 2385.</t>
   </si>
   <si>
     <t>RESVERATROL</t>
   </si>
   <si>
     <t>ED100=21 uM</t>
   </si>
   <si>
     <t>RHAMNETIN</t>
   </si>
   <si>
     <t>SINIGRIN</t>
   </si>
   <si>
     <t>SPIRAEOSIDE</t>
   </si>
   <si>
     <t>SULFORAPHANE</t>
   </si>
   <si>
+    <t>IC50=11 uM</t>
+  </si>
+  <si>
     <t>15 uM gas mus</t>
   </si>
   <si>
     <t>Cho, C. G., Posner, G. H., Talalay, P., Zhang, Y. S. 1995. Chemoprotective Isothiocyanates. Patent-US-5,411,986: 1-22.</t>
   </si>
   <si>
     <t>15 uM igs mus</t>
   </si>
   <si>
     <t>IC50=5-0.03 ug/ml</t>
   </si>
   <si>
     <t>Lee, S. K., Song, Y., Mata-Greenwood, E., Kelloff, G. J., Steele, V. E., Pezzuto, J. M. 1999. Modulation of in vitro Biomarkers of the Carcinogenic Process by Chemopreventive Agents. Anticancer Res., 19: 35-44.</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=11 uM</t>
   </si>
   <si>
     <t>SULPHORAPHANE</t>
   </si>
   <si>
     <t>ED50=0.43 uM</t>
   </si>
   <si>
     <t>TAMARIXETIN</t>
   </si>
   <si>
     <t>TRANS-CHALCONE</t>
   </si>
   <si>
     <t>URSOLIC-ACID</t>
   </si>
   <si>
     <t>5 ug/ml</t>
   </si>
   <si>
     <t>WITHAPHYSACARPIN</t>
   </si>
   <si>
     <t>ZEAXANTHIN</t>
   </si>
@@ -984,59 +984,59 @@
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17" t="s">
         <v>35</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>34</v>
       </c>
       <c r="B18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21" t="s">
         <v>43</v>
@@ -1514,117 +1514,117 @@
       <c r="A70" t="s">
         <v>134</v>
       </c>
       <c r="B70" t="s">
         <v>81</v>
       </c>
       <c r="C70" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>135</v>
       </c>
       <c r="C71" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>136</v>
       </c>
       <c r="B72" t="s">
         <v>137</v>
       </c>
-      <c r="C72" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
         <v>136</v>
       </c>
       <c r="B73" t="s">
+        <v>138</v>
+      </c>
+      <c r="C73" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>136</v>
       </c>
       <c r="B74" t="s">
         <v>140</v>
       </c>
       <c r="C74" t="s">
-        <v>141</v>
+        <v>41</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>136</v>
       </c>
       <c r="B75" t="s">
+        <v>141</v>
+      </c>
+      <c r="C75" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>143</v>
       </c>
       <c r="B76" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>145</v>
       </c>
       <c r="C77" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>146</v>
       </c>
       <c r="C78" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>147</v>
       </c>
       <c r="B79" t="s">
         <v>148</v>
       </c>
       <c r="C79" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>149</v>
       </c>
       <c r="B80" t="s">
         <v>144</v>
       </c>
       <c r="C80" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>150</v>
       </c>
       <c r="C81" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>