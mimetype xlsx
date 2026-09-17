--- v0 (2026-01-06)
+++ v1 (2026-09-17)
@@ -231,57 +231,57 @@
   <si>
     <t>IC50=0.021-8.84 uM</t>
   </si>
   <si>
     <t>BRUCEINE-B</t>
   </si>
   <si>
     <t>IC50=0.023-0.75 uM</t>
   </si>
   <si>
     <t>BRUCEINE-C</t>
   </si>
   <si>
     <t>IC50=0.009-0.842 uM</t>
   </si>
   <si>
     <t>BRUCEINE-D</t>
   </si>
   <si>
     <t>IC50=0.037-7.56 uM</t>
   </si>
   <si>
     <t>BRUSATOL</t>
   </si>
   <si>
+    <t>IC50=0.003 ug/ml</t>
+  </si>
+  <si>
+    <t>IC50=0.006 uM</t>
+  </si>
+  <si>
     <t>IC50=4.81 nM</t>
-  </si>
-[...4 lines deleted...]
-    <t>IC50=0.006 uM</t>
   </si>
   <si>
     <t>CARPAINE</t>
   </si>
   <si>
     <t>CASTICIN</t>
   </si>
   <si>
     <t>IC50=24 uM</t>
   </si>
   <si>
     <t>CEPHAELINE</t>
   </si>
   <si>
     <t>CHONDODENDRINE</t>
   </si>
   <si>
     <t>CHRYSOSPLENETIN</t>
   </si>
   <si>
     <t>IC50=23 uM</t>
   </si>
   <si>
     <t>CONESSINE</t>
   </si>