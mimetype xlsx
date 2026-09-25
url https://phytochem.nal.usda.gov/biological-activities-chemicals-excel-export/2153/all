--- v1 (2026-09-17)
+++ v2 (2026-09-25)
@@ -231,57 +231,57 @@
   <si>
     <t>IC50=0.021-8.84 uM</t>
   </si>
   <si>
     <t>BRUCEINE-B</t>
   </si>
   <si>
     <t>IC50=0.023-0.75 uM</t>
   </si>
   <si>
     <t>BRUCEINE-C</t>
   </si>
   <si>
     <t>IC50=0.009-0.842 uM</t>
   </si>
   <si>
     <t>BRUCEINE-D</t>
   </si>
   <si>
     <t>IC50=0.037-7.56 uM</t>
   </si>
   <si>
     <t>BRUSATOL</t>
   </si>
   <si>
+    <t>IC50=0.006 uM</t>
+  </si>
+  <si>
+    <t>IC50=4.81 nM</t>
+  </si>
+  <si>
     <t>IC50=0.003 ug/ml</t>
-  </si>
-[...4 lines deleted...]
-    <t>IC50=4.81 nM</t>
   </si>
   <si>
     <t>CARPAINE</t>
   </si>
   <si>
     <t>CASTICIN</t>
   </si>
   <si>
     <t>IC50=24 uM</t>
   </si>
   <si>
     <t>CEPHAELINE</t>
   </si>
   <si>
     <t>CHONDODENDRINE</t>
   </si>
   <si>
     <t>CHRYSOSPLENETIN</t>
   </si>
   <si>
     <t>IC50=23 uM</t>
   </si>
   <si>
     <t>CONESSINE</t>
   </si>