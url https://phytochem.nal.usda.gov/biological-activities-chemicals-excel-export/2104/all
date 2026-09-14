--- v0 (2026-01-06)
+++ v1 (2026-09-14)
@@ -110,57 +110,57 @@
   <si>
     <t>IC50=0.021 uM</t>
   </si>
   <si>
     <t>BRUCEINE-B</t>
   </si>
   <si>
     <t>IC50=0.023 uM</t>
   </si>
   <si>
     <t>BRUCEINE-C</t>
   </si>
   <si>
     <t>IC50=0.009 uM</t>
   </si>
   <si>
     <t>BRUCEINE-D</t>
   </si>
   <si>
     <t>IC50=0.037 uM</t>
   </si>
   <si>
     <t>BRUSATOL</t>
   </si>
   <si>
+    <t>IC50=0.006 uM</t>
+  </si>
+  <si>
     <t>IC50=4.81 nM</t>
   </si>
   <si>
     <t>IC50=0.003 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=0.006 uM</t>
   </si>
   <si>
     <t>CASTICIN</t>
   </si>
   <si>
     <t>IC50=24 uM</t>
   </si>
   <si>
     <t>CHRYSOSPLENETIN</t>
   </si>
   <si>
     <t>IC50=23 uM</t>
   </si>
   <si>
     <t>CHRYSOSPLENOL-D</t>
   </si>
   <si>
     <t>IC50=32 uM</t>
   </si>
   <si>
     <t>CIRSILINEOL</t>
   </si>
   <si>
     <t>IC50=36 uM</t>
   </si>