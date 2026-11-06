--- v0 (2026-09-25)
+++ v1 (2026-11-06)
@@ -35,54 +35,54 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Chemical Name</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>14-ACETOXYCEDROL</t>
   </si>
   <si>
     <t>26-O-BETA-D-GLUCOPYRANOSYLFUROST-20(22)-ENE-3-BETA,26-DIOL-3-O-BETA-D-GLUCOPYRANOSYL(1---2)-BETA-D-GALACTOPYRANOSIDE</t>
   </si>
   <si>
     <t>6-O-ANGELOYLPLENOLIN</t>
   </si>
   <si>
     <t>ADENOSINE</t>
   </si>
   <si>
+    <t>0.024 ug/ml</t>
+  </si>
+  <si>
     <t>IC50=90 nM</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.024 ug/ml</t>
   </si>
   <si>
     <t>ANEMARSAPONIN-B</t>
   </si>
   <si>
     <t>CINCHONINE</t>
   </si>
   <si>
     <t>IC50=125-180 uM</t>
   </si>
   <si>
     <t>FUTOXINE</t>
   </si>
   <si>
     <t>GINKGOLIDE</t>
   </si>
   <si>
     <t>GINKGOLIDE-B</t>
   </si>
   <si>
     <t>Williamson, E. M. and Evans, F. J., Potter's New Cyclopaedia of Botanical Drugs and Preparations, Revised Ed., Saffron Walden, the C. W. Daniel Co., Ltd., Essex UK, 362 pp, 1988, reprint 1989.</t>
   </si>
   <si>
     <t>GINKGOLIDES</t>
   </si>