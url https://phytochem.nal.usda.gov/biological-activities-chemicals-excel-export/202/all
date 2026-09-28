--- v0 (2026-01-06)
+++ v1 (2026-09-28)
@@ -332,57 +332,57 @@
   <si>
     <t>Davies, S., and Stewart, A. 1990. Nutritional Medicine. Avon Books, New York. 509pp.</t>
   </si>
   <si>
     <t>PROTOCATECHUIC-ACID</t>
   </si>
   <si>
     <t>PROTOPINE</t>
   </si>
   <si>
     <t>Bruneton, J. 1999. Pharmacognosy, Phytochemistry, Medicinal Plants. 2nd Ed. Lavoisier Publishing, Paris. 1119 pp.</t>
   </si>
   <si>
     <t>PUERARIN</t>
   </si>
   <si>
     <t>Leung, A. Y. and Foster, S. 1995. Encyclopedia of Common Natural Ingredients 2nd Ed. John Wiley &amp; Sons, New York. 649 pp.</t>
   </si>
   <si>
     <t>QUERCITRIN</t>
   </si>
   <si>
     <t>QUINIDINE</t>
   </si>
   <si>
+    <t>72 mg/kg ipr mus</t>
+  </si>
+  <si>
     <t>ED50=60 uM/kg</t>
   </si>
   <si>
     <t>Neuwinger, H. D. 1996. African Ethnobotany - Poisons and Drugs. Chapman &amp; Hall, New York. 941 pp.</t>
-  </si>
-[...1 lines deleted...]
-    <t>72 mg/kg ipr mus</t>
   </si>
   <si>
     <t>QUINIDINE-POLYGALACTURONATE</t>
   </si>
   <si>
     <t>QUINIDINE-SULFATE</t>
   </si>
   <si>
     <t>200-400 mg/3-4x/man/day</t>
   </si>
   <si>
     <t>RHOIFOLIN</t>
   </si>
   <si>
     <t>RYANOSIDE</t>
   </si>
   <si>
     <t>SCOPOLETIN</t>
   </si>
   <si>
     <t>SOPHORANINE</t>
   </si>
   <si>
     <t>SPARTEINE</t>
   </si>
@@ -1283,59 +1283,59 @@
       </c>
       <c r="C72" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
         <v>102</v>
       </c>
       <c r="C73" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>105</v>
       </c>
       <c r="B75" t="s">
         <v>106</v>
       </c>
-      <c r="C75" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>105</v>
       </c>
       <c r="B76" t="s">
+        <v>107</v>
+      </c>
+      <c r="C76" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>109</v>
       </c>
       <c r="C77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>110</v>
       </c>
       <c r="B78" t="s">
         <v>111</v>
       </c>
       <c r="C78" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>112</v>