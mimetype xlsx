--- v0 (2026-10-01)
+++ v1 (2026-10-03)
@@ -101,54 +101,54 @@
   <si>
     <t>GALLIC-ACID</t>
   </si>
   <si>
     <t>IC-26=250 uM</t>
   </si>
   <si>
     <t>GAMMA-TOCOPHEROL</t>
   </si>
   <si>
     <t>INDOLE-3-CARBINOL</t>
   </si>
   <si>
     <t>KAEMPFEROL</t>
   </si>
   <si>
     <t>IC50=13.9 uM</t>
   </si>
   <si>
     <t>LUTEOLIN</t>
   </si>
   <si>
     <t>QUERCETIN</t>
   </si>
   <si>
+    <t>IC50=20 uM</t>
+  </si>
+  <si>
     <t>IC&gt;50=125 uM</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=20 uM</t>
   </si>
   <si>
     <t>TOCOPHEROL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>