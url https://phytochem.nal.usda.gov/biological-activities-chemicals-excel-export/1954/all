--- v0 (2026-09-26)
+++ v1 (2026-10-08)
@@ -297,54 +297,54 @@
   <si>
     <t>DI-N-BUTYL-SUCCINATE</t>
   </si>
   <si>
     <t>ERYSOLIN</t>
   </si>
   <si>
     <t>ETHYL-CINNAMATE</t>
   </si>
   <si>
     <t>EUGENOL</t>
   </si>
   <si>
     <t>MLC=2,000 ug/ml</t>
   </si>
   <si>
     <t>FALCARINDIOL</t>
   </si>
   <si>
     <t>FARNESOL</t>
   </si>
   <si>
     <t>GERANIOL</t>
   </si>
   <si>
+    <t>MLC=1,000 ug/ml</t>
+  </si>
+  <si>
     <t>IC86=100 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>MLC=1,000 ug/ml</t>
   </si>
   <si>
     <t>GINGEROL</t>
   </si>
   <si>
     <t>Mills, Simon and Bone, Kerry. 2000. Phytotherapy. Churchill
 Livinston, Edinburgh.</t>
   </si>
   <si>
     <t>GLYCEOLLIN</t>
   </si>
   <si>
     <t>GLYCEOLLIN-I</t>
   </si>
   <si>
     <t>Jeffery B. Harborne and H. Baxter, eds. 1983. Phytochemical Dictionary. A Handbook of Bioactive Compounds from Plants. Taylor &amp; Frost, London. 791 pp.</t>
   </si>
   <si>
     <t>GLYCEOLLIN-II</t>
   </si>
   <si>
     <t>HEPTADECA-1,9-DIENE-4,6-DIYNE-3,8-DIOL</t>
   </si>
   <si>
     <t>HINOKITIOL</t>
@@ -1400,62 +1400,62 @@
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>92</v>
       </c>
       <c r="B65" t="s">
         <v>74</v>
       </c>
       <c r="C65" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>93</v>
       </c>
       <c r="B66" t="s">
         <v>94</v>
       </c>
       <c r="C66" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
         <v>93</v>
       </c>
       <c r="B67" t="s">
         <v>95</v>
       </c>
       <c r="C67" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
         <v>96</v>
       </c>
       <c r="C68" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
         <v>98</v>
       </c>
       <c r="C69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>99</v>
       </c>
       <c r="C70" t="s">
         <v>100</v>
       </c>