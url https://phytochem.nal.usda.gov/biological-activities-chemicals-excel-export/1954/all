--- v1 (2026-10-08)
+++ v2 (2026-10-09)
@@ -297,54 +297,54 @@
   <si>
     <t>DI-N-BUTYL-SUCCINATE</t>
   </si>
   <si>
     <t>ERYSOLIN</t>
   </si>
   <si>
     <t>ETHYL-CINNAMATE</t>
   </si>
   <si>
     <t>EUGENOL</t>
   </si>
   <si>
     <t>MLC=2,000 ug/ml</t>
   </si>
   <si>
     <t>FALCARINDIOL</t>
   </si>
   <si>
     <t>FARNESOL</t>
   </si>
   <si>
     <t>GERANIOL</t>
   </si>
   <si>
+    <t>IC86=100 ug/ml</t>
+  </si>
+  <si>
     <t>MLC=1,000 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC86=100 ug/ml</t>
   </si>
   <si>
     <t>GINGEROL</t>
   </si>
   <si>
     <t>Mills, Simon and Bone, Kerry. 2000. Phytotherapy. Churchill
 Livinston, Edinburgh.</t>
   </si>
   <si>
     <t>GLYCEOLLIN</t>
   </si>
   <si>
     <t>GLYCEOLLIN-I</t>
   </si>
   <si>
     <t>Jeffery B. Harborne and H. Baxter, eds. 1983. Phytochemical Dictionary. A Handbook of Bioactive Compounds from Plants. Taylor &amp; Frost, London. 791 pp.</t>
   </si>
   <si>
     <t>GLYCEOLLIN-II</t>
   </si>
   <si>
     <t>HEPTADECA-1,9-DIENE-4,6-DIYNE-3,8-DIOL</t>
   </si>
   <si>
     <t>HINOKITIOL</t>
@@ -952,62 +952,62 @@
       <c r="C10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13" t="s">
-        <v>21</v>
+        <v>23</v>
+      </c>
+      <c r="C13" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="C15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="C16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="C17" t="s">
         <v>27</v>
       </c>
@@ -1400,62 +1400,62 @@
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>92</v>
       </c>
       <c r="B65" t="s">
         <v>74</v>
       </c>
       <c r="C65" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>93</v>
       </c>
       <c r="B66" t="s">
         <v>94</v>
       </c>
       <c r="C66" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
         <v>93</v>
       </c>
       <c r="B67" t="s">
         <v>95</v>
       </c>
       <c r="C67" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
         <v>96</v>
       </c>
       <c r="C68" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
         <v>98</v>
       </c>
       <c r="C69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>99</v>
       </c>
       <c r="C70" t="s">
         <v>100</v>
       </c>