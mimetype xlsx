--- v0 (2026-09-25)
+++ v1 (2026-10-05)
@@ -428,54 +428,54 @@
   <si>
     <t>45 mg/kg</t>
   </si>
   <si>
     <t>MITRAGYNINE</t>
   </si>
   <si>
     <t>MITRAPHYLLINE</t>
   </si>
   <si>
     <t>MORIN</t>
   </si>
   <si>
     <t>MURICATIN-A</t>
   </si>
   <si>
     <t>MYRCENE</t>
   </si>
   <si>
     <t>100-200 mg/kg</t>
   </si>
   <si>
     <t>N-ACETYL-O-METHYLSTRYCHNOSPLENDINE</t>
   </si>
   <si>
+    <t>LDlo=75 mg/kg ivn mus</t>
+  </si>
+  <si>
     <t>ED50=10 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>LDlo=75 mg/kg ivn mus</t>
   </si>
   <si>
     <t>NARINGIN</t>
   </si>
   <si>
     <t>Keeler, R.F. and Tu, A.T. eds. 1991. Toxicology of Plant and Fungal Compounds. (Handbook of Natural Toxins Vol. 6) Marcel Dekker, Inc. NY. 665 pp.</t>
   </si>
   <si>
     <t>NORDIJYDROTOXIFERINE</t>
   </si>
   <si>
     <t>NORSTEPHALAGINE</t>
   </si>
   <si>
     <t>NOSCAPINE</t>
   </si>
   <si>
     <t>ONITIN</t>
   </si>
   <si>
     <t>PAEONIFLORIN</t>
   </si>
   <si>
     <t>Williamson, E. M. and Evans, F. J., Potter's New Cyclopaedia of Botanical Drugs and Preparations, Revised Ed., Saffron Walden, the C. W. Daniel Co., Ltd., Essex UK, 362 pp, 1988, reprint 1989.</t>
   </si>
@@ -1497,62 +1497,62 @@
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>109</v>
       </c>
       <c r="C80" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
         <v>113</v>
       </c>
       <c r="B83" t="s">
-        <v>114</v>
+        <v>75</v>
+      </c>
+      <c r="C83" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
         <v>113</v>
       </c>
       <c r="B84" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>114</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
         <v>115</v>
       </c>
       <c r="C85" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
         <v>118</v>
       </c>
       <c r="B88" t="s">