--- v0 (2025-12-07)
+++ v1 (2026-09-13)
@@ -134,54 +134,54 @@
   <si>
     <t>BAYOGENIN</t>
   </si>
   <si>
     <t>7.5-25 ppm</t>
   </si>
   <si>
     <t>Lydon, J. &amp; Duke, S., The potential of pesticides from plants, pp. 1-41 in Craker, L. &amp; Simon, J., eds, Herbs, Spices &amp; Medicinal Plants: Recent Advances in Botany, Horticulture, &amp; Pharmacology, v. 4, Oryx Press, Phoenix, 1989, 267pp.</t>
   </si>
   <si>
     <t>BAYOGENIN (GLYCOSIDE)</t>
   </si>
   <si>
     <t>BAYOGENIN-3-O-CELLOBIOSIDE</t>
   </si>
   <si>
     <t>0.012 mg/ml</t>
   </si>
   <si>
     <t>BERGAPTEN</t>
   </si>
   <si>
     <t>BIFLAVANONE-GB1</t>
   </si>
   <si>
+    <t>LC50=8</t>
+  </si>
+  <si>
     <t>LC100=10 ppm</t>
-  </si>
-[...1 lines deleted...]
-    <t>LC50=8</t>
   </si>
   <si>
     <t>CANTALASAPONIN-2</t>
   </si>
   <si>
     <t>CARDANOL</t>
   </si>
   <si>
     <t>ED=80-&gt;100</t>
   </si>
   <si>
     <t>CARDOL</t>
   </si>
   <si>
     <t>ED=7-15 ppm</t>
   </si>
   <si>
     <t>CHALEPENSIN</t>
   </si>
   <si>
     <t>CHELERYTHRINE</t>
   </si>
   <si>
     <t>CHELIRUBINE</t>
   </si>