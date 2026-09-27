--- v0 (2026-09-25)
+++ v1 (2026-09-27)
@@ -164,57 +164,57 @@
   <si>
     <t>Kim, S. E., Kim, Y. H., Lee, J. J., Kim, Y. C. 1998. A New Sesquiterpene Ester From Celastrus orbiculatus Reversing Multidrug Resistance in Cancer Cells. J. Nat. Prod., 61(1): 108-111.</t>
   </si>
   <si>
     <t>IC50=1.45 uM</t>
   </si>
   <si>
     <t>CELORBICOL-ESTER</t>
   </si>
   <si>
     <t>IC50=1.36 uM</t>
   </si>
   <si>
     <t>CHALCONE</t>
   </si>
   <si>
     <t>100 uM</t>
   </si>
   <si>
     <t>Critchfield, J. W., Welsh, C. J., Phang, J. M., Yeh, G. C. 1994. Modulation of Adriamycin Accumulation and Efflux by Flavonoids in HCT-15 Colon Cells. Activation of P-Glycoprotein as a Putative Mechanism. Biochem Pharmacol, 48(7): 1437-1445.</t>
   </si>
   <si>
     <t>CINCHONINE</t>
   </si>
   <si>
+    <t>5 uM</t>
+  </si>
+  <si>
     <t>250 mg/kg igs rat</t>
   </si>
   <si>
     <t>Genne, P., Duchamp, O., Solary, E., Magnette, J., Belon, J. P., Chauffert, B. 1995. Cinchonine Per OS: Efficient Circumvention of P-Glycoprotein-Mediated Multidrug Resistance. Anticancer Drug Design, 10(2): 103-118.</t>
-  </si>
-[...1 lines deleted...]
-    <t>5 uM</t>
   </si>
   <si>
     <t>COLCHICEINE</t>
   </si>
   <si>
     <t>ED50=15 ng/ml</t>
   </si>
   <si>
     <t>Tang-Wai, D. F., Brossi, A., Arnold, L. D., Gros, P. 1993. The Nitrogen of the Acetamido Group of Colchicine Modulates P-Glycoprotein-Mediated Multidrug Resistance. Biochemistry, 32(25): 6470-6476.</t>
   </si>
   <si>
     <t>COLCHICIDE</t>
   </si>
   <si>
     <t>ED50=410 ng/ml</t>
   </si>
   <si>
     <t>CONODURAMINE</t>
   </si>
   <si>
     <t>IC50=0.6 ug/ml</t>
   </si>
   <si>
     <t>You, M., et al. 1994. Indole Alkaloids From Peschiera laeta That Enhance Vinblastine-Mediated Cytotoxicity With Multidrug-Resistant Cells. J. Nat. Prod., 57(11): 1517-1522.</t>
   </si>
@@ -1224,59 +1224,59 @@
       <c r="B27" t="s">
         <v>45</v>
       </c>
       <c r="C27" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28" t="s">
         <v>47</v>
       </c>
       <c r="C28" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>49</v>
       </c>
       <c r="B29" t="s">
         <v>50</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30" t="s">
+        <v>51</v>
+      </c>
+      <c r="C30" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>53</v>
       </c>
       <c r="B31" t="s">
         <v>54</v>
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>56</v>
       </c>
       <c r="B32" t="s">
         <v>57</v>
       </c>
       <c r="C32" t="s">
         <v>55</v>
       </c>
     </row>
@@ -1334,51 +1334,51 @@
         <v>69</v>
       </c>
       <c r="B38" t="s">
         <v>5</v>
       </c>
       <c r="C38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39" t="s">
         <v>71</v>
       </c>
       <c r="C39" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>74</v>
       </c>
       <c r="B41" t="s">
         <v>5</v>
       </c>
       <c r="C41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>75</v>
       </c>
       <c r="B42" t="s">
         <v>47</v>
       </c>
       <c r="C42" t="s">
         <v>48</v>