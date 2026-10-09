--- v0 (2026-10-05)
+++ v1 (2026-10-09)
@@ -809,75 +809,75 @@
       <c r="A31" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40" t="s">
         <v>50</v>
       </c>