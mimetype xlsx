--- v1 (2026-10-09)
+++ v2 (2026-11-03)
@@ -809,91 +809,91 @@
       <c r="A31" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="C42" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">